--- v1 (2026-03-06)
+++ v2 (2026-04-22)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\VAS\PUBLICACIONES\OTROS INFORMES WEB\11_Indicador RHE\Sistema\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_58A141BF73B22D89EC9F29DD71F37E2A092FCBD1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_58A141BF73B20059AE9419DD71F37E2A092FC26D" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Serie RHE" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>SERIES HISTORICAS</t>
   </si>
   <si>
     <t>GIF - Gerencia de Información</t>
   </si>
   <si>
     <t>RELACION HACIENDA/EXPORTACION (RHE)</t>
   </si>
   <si>
     <t>El indicador de la Relación Hacienda Exportación es calculado a partir de promedios móviles (3 semanas) de los precios promedio de</t>
   </si>
   <si>
     <t>hacienda en USD/kg en 4ta balanza (ponderados) y el ingreso promedio de exportación de carne bovina en UDS/kg peso canal (ponderado).</t>
   </si>
@@ -977,55 +977,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G1111"/>
+  <dimension ref="A1:G1117"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A1108" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C1111" sqref="C1111"/>
+      <pane ySplit="7" topLeftCell="A1115" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C1117" sqref="C1117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="11.5703125" style="25" customWidth="1"/>
     <col min="3" max="7" width="11.5703125" style="26" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="11.5703125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
@@ -26324,201 +26324,339 @@
       </c>
       <c r="C1104" s="22">
         <v>5.3154323541580499</v>
       </c>
       <c r="D1104" s="22">
         <v>5.2820578971781798</v>
       </c>
       <c r="E1104" s="22">
         <v>4.7829078717910596</v>
       </c>
       <c r="F1104" s="23">
         <v>0.99372121499133403</v>
       </c>
       <c r="G1104" s="24">
         <v>0.89981539658755905</v>
       </c>
     </row>
     <row r="1105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1105" s="21">
         <v>46033</v>
       </c>
       <c r="B1105" s="21">
         <v>46039</v>
       </c>
       <c r="C1105" s="22">
-        <v>5.3338664197634804</v>
+        <v>5.3338243339926796</v>
       </c>
       <c r="D1105" s="22">
         <v>5.3169455097377396</v>
       </c>
       <c r="E1105" s="22">
         <v>4.8194999862193804</v>
       </c>
       <c r="F1105" s="23">
-        <v>0.99682764645866595</v>
+        <v>0.996835511783287</v>
       </c>
       <c r="G1105" s="24">
-        <v>0.903565932652863</v>
+        <v>0.90357306210939603</v>
       </c>
     </row>
     <row r="1106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1106" s="21">
         <v>46040</v>
       </c>
       <c r="B1106" s="21">
         <v>46046</v>
       </c>
       <c r="C1106" s="22">
-        <v>5.4315629242604997</v>
+        <v>5.4313983626115903</v>
       </c>
       <c r="D1106" s="22">
         <v>5.3350921965883797</v>
       </c>
       <c r="E1106" s="22">
         <v>4.8406773647979104</v>
       </c>
       <c r="F1106" s="23">
-        <v>0.98223886402176597</v>
+        <v>0.98226862410127003</v>
       </c>
       <c r="G1106" s="24">
-        <v>0.89121260902209998</v>
+        <v>0.89123961116900097</v>
       </c>
     </row>
     <row r="1107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1107" s="21">
         <v>46047</v>
       </c>
       <c r="B1107" s="21">
         <v>46053</v>
       </c>
       <c r="C1107" s="22">
-        <v>5.3196791750214798</v>
+        <v>5.31920175689869</v>
       </c>
       <c r="D1107" s="22">
         <v>5.3819959399209996</v>
       </c>
       <c r="E1107" s="22">
         <v>4.91071132675581</v>
       </c>
       <c r="F1107" s="23">
-        <v>1.01171438405386</v>
+        <v>1.01180518917916</v>
       </c>
       <c r="G1107" s="24">
-        <v>0.92312170813120098</v>
+        <v>0.92320456173464505</v>
       </c>
     </row>
     <row r="1108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1108" s="21">
         <v>46054</v>
       </c>
       <c r="B1108" s="21">
         <v>46060</v>
       </c>
       <c r="C1108" s="22">
-        <v>5.3614321162708301</v>
+        <v>5.3735348658199502</v>
       </c>
       <c r="D1108" s="22">
         <v>5.4425629388244099</v>
       </c>
       <c r="E1108" s="22">
         <v>4.9938291765767397</v>
       </c>
       <c r="F1108" s="23">
-        <v>1.01513230435341</v>
+        <v>1.01284593377137</v>
       </c>
       <c r="G1108" s="24">
-        <v>0.931435681414582</v>
+        <v>0.92933781975465601</v>
       </c>
     </row>
     <row r="1109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1109" s="21">
         <v>46061</v>
       </c>
       <c r="B1109" s="21">
         <v>46067</v>
       </c>
       <c r="C1109" s="22">
-        <v>5.4551830002407904</v>
+        <v>5.4477282499641699</v>
       </c>
       <c r="D1109" s="22">
         <v>5.5234268213948603</v>
       </c>
       <c r="E1109" s="22">
         <v>5.1090195353337204</v>
       </c>
       <c r="F1109" s="23">
-        <v>1.01250990501163</v>
+        <v>1.01389543823725</v>
       </c>
       <c r="G1109" s="24">
-        <v>0.93654411503852597</v>
+        <v>0.93782569557637596</v>
       </c>
     </row>
     <row r="1110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1110" s="21">
         <v>46068</v>
       </c>
       <c r="B1110" s="21">
         <v>46074</v>
       </c>
       <c r="C1110" s="22">
-        <v>5.4384238042987203</v>
+        <v>5.41728912893588</v>
       </c>
       <c r="D1110" s="22">
         <v>5.5920161662124803</v>
       </c>
       <c r="E1110" s="22">
         <v>5.1870368781098701</v>
       </c>
       <c r="F1110" s="23">
-        <v>1.0282420729683399</v>
+        <v>1.0322535927320799</v>
       </c>
       <c r="G1110" s="24">
-        <v>0.95377577488717602</v>
+        <v>0.95749677646036302</v>
       </c>
     </row>
     <row r="1111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1111" s="21">
         <v>46075</v>
       </c>
       <c r="B1111" s="21">
         <v>46081</v>
       </c>
       <c r="C1111" s="22">
-        <v>5.4647872489818798</v>
+        <v>5.3946154263692101</v>
       </c>
       <c r="D1111" s="22">
         <v>5.6572246860737501</v>
       </c>
       <c r="E1111" s="22">
         <v>5.2817381391709004</v>
       </c>
       <c r="F1111" s="23">
-        <v>1.03521407665554</v>
+        <v>1.0486798852093999</v>
       </c>
       <c r="G1111" s="24">
-        <v>0.96650389091632205</v>
+        <v>0.97907593437586604</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1112" s="21">
+        <v>46082</v>
+      </c>
+      <c r="B1112" s="21">
+        <v>46088</v>
+      </c>
+      <c r="C1112" s="22">
+        <v>5.4208447280461902</v>
+      </c>
+      <c r="D1112" s="22">
+        <v>5.6922801981245801</v>
+      </c>
+      <c r="E1112" s="22">
+        <v>5.3675905149533403</v>
+      </c>
+      <c r="F1112" s="23">
+        <v>1.0500725410329601</v>
+      </c>
+      <c r="G1112" s="24">
+        <v>0.99017603053315295</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1113" s="21">
+        <v>46089</v>
+      </c>
+      <c r="B1113" s="21">
+        <v>46095</v>
+      </c>
+      <c r="C1113" s="22">
+        <v>5.5482214545793997</v>
+      </c>
+      <c r="D1113" s="22">
+        <v>5.7281541540026097</v>
+      </c>
+      <c r="E1113" s="22">
+        <v>5.4139618201298596</v>
+      </c>
+      <c r="F1113" s="23">
+        <v>1.0324306988998599</v>
+      </c>
+      <c r="G1113" s="24">
+        <v>0.97580132019807297</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1114" s="21">
+        <v>46096</v>
+      </c>
+      <c r="B1114" s="21">
+        <v>46102</v>
+      </c>
+      <c r="C1114" s="22">
+        <v>5.7555395941820802</v>
+      </c>
+      <c r="D1114" s="22">
+        <v>5.7069927315956601</v>
+      </c>
+      <c r="E1114" s="22">
+        <v>5.3741556008189804</v>
+      </c>
+      <c r="F1114" s="23">
+        <v>0.99156519353363703</v>
+      </c>
+      <c r="G1114" s="24">
+        <v>0.93373618804592695</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1115" s="21">
+        <v>46103</v>
+      </c>
+      <c r="B1115" s="21">
+        <v>46109</v>
+      </c>
+      <c r="C1115" s="22">
+        <v>5.6923609189039599</v>
+      </c>
+      <c r="D1115" s="22">
+        <v>5.6483216396510301</v>
+      </c>
+      <c r="E1115" s="22">
+        <v>5.2301267850144599</v>
+      </c>
+      <c r="F1115" s="23">
+        <v>0.99226344220257101</v>
+      </c>
+      <c r="G1115" s="24">
+        <v>0.91879746550250296</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1116" s="21">
+        <v>46110</v>
+      </c>
+      <c r="B1116" s="21">
+        <v>46116</v>
+      </c>
+      <c r="C1116" s="22">
+        <v>5.7294084574916697</v>
+      </c>
+      <c r="D1116" s="22">
+        <v>5.5770426966036801</v>
+      </c>
+      <c r="E1116" s="22">
+        <v>5.1072174692950503</v>
+      </c>
+      <c r="F1116" s="23">
+        <v>0.97340637135256902</v>
+      </c>
+      <c r="G1116" s="24">
+        <v>0.89140397428236195</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1117" s="21">
+        <v>46117</v>
+      </c>
+      <c r="B1117" s="21">
+        <v>46123</v>
+      </c>
+      <c r="C1117" s="22">
+        <v>5.7701330927137402</v>
+      </c>
+      <c r="D1117" s="22">
+        <v>5.5193005003000302</v>
+      </c>
+      <c r="E1117" s="22">
+        <v>4.9566278631323302</v>
+      </c>
+      <c r="F1117" s="23">
+        <v>0.95652914960827395</v>
+      </c>
+      <c r="G1117" s="24">
+        <v>0.85901447739417602</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="F6:G6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>