--- v2 (2026-04-22)
+++ v3 (2026-04-22)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\VAS\PUBLICACIONES\OTROS INFORMES WEB\11_Indicador RHE\Sistema\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_58A141BF73B20059AE9419DD71F37E2A092FC26D" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_58A141BF73B235C92B8D17DD71F37E2A092FC0AB" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Serie RHE" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>SERIES HISTORICAS</t>
   </si>
   <si>
     <t>GIF - Gerencia de Información</t>
   </si>
   <si>
     <t>RELACION HACIENDA/EXPORTACION (RHE)</t>
   </si>
   <si>
     <t>El indicador de la Relación Hacienda Exportación es calculado a partir de promedios móviles (3 semanas) de los precios promedio de</t>
   </si>
   <si>
@@ -977,55 +977,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G1117"/>
+  <dimension ref="A1:G1118"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A1115" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C1117" sqref="C1117"/>
+      <pane ySplit="7" topLeftCell="A1112" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C1118" sqref="C1118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="11.5703125" style="25" customWidth="1"/>
     <col min="3" max="7" width="11.5703125" style="26" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="11.5703125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
@@ -26301,362 +26301,385 @@
       </c>
       <c r="C1103" s="22">
         <v>5.3228479007129597</v>
       </c>
       <c r="D1103" s="22">
         <v>5.2662505818999801</v>
       </c>
       <c r="E1103" s="22">
         <v>4.7631880578599999</v>
       </c>
       <c r="F1103" s="23">
         <v>0.98936709823975899</v>
       </c>
       <c r="G1103" s="24">
         <v>0.89485706650043395</v>
       </c>
     </row>
     <row r="1104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1104" s="21">
         <v>46026</v>
       </c>
       <c r="B1104" s="21">
         <v>46032</v>
       </c>
       <c r="C1104" s="22">
-        <v>5.3154323541580499</v>
+        <v>5.3151427389325603</v>
       </c>
       <c r="D1104" s="22">
         <v>5.2820578971781798</v>
       </c>
       <c r="E1104" s="22">
         <v>4.7829078717910596</v>
       </c>
       <c r="F1104" s="23">
-        <v>0.99372121499133403</v>
+        <v>0.99377536156987101</v>
       </c>
       <c r="G1104" s="24">
-        <v>0.89981539658755905</v>
+        <v>0.89986442635999897</v>
       </c>
     </row>
     <row r="1105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1105" s="21">
         <v>46033</v>
       </c>
       <c r="B1105" s="21">
         <v>46039</v>
       </c>
       <c r="C1105" s="22">
-        <v>5.3338243339926796</v>
+        <v>5.3335297335970697</v>
       </c>
       <c r="D1105" s="22">
         <v>5.3169455097377396</v>
       </c>
       <c r="E1105" s="22">
         <v>4.8194999862193804</v>
       </c>
       <c r="F1105" s="23">
-        <v>0.996835511783287</v>
+        <v>0.99689057253119595</v>
       </c>
       <c r="G1105" s="24">
-        <v>0.90357306210939603</v>
+        <v>0.90362297145552395</v>
       </c>
     </row>
     <row r="1106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1106" s="21">
         <v>46040</v>
       </c>
       <c r="B1106" s="21">
         <v>46046</v>
       </c>
       <c r="C1106" s="22">
-        <v>5.4313983626115903</v>
+        <v>5.4310692393137803</v>
       </c>
       <c r="D1106" s="22">
         <v>5.3350921965883797</v>
       </c>
       <c r="E1106" s="22">
         <v>4.8406773647979104</v>
       </c>
       <c r="F1106" s="23">
-        <v>0.98226862410127003</v>
+        <v>0.98232814967066695</v>
       </c>
       <c r="G1106" s="24">
-        <v>0.89123961116900097</v>
+        <v>0.89129362037180204</v>
       </c>
     </row>
     <row r="1107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1107" s="21">
         <v>46047</v>
       </c>
       <c r="B1107" s="21">
         <v>46053</v>
       </c>
       <c r="C1107" s="22">
-        <v>5.31920175689869</v>
+        <v>5.3191699290238397</v>
       </c>
       <c r="D1107" s="22">
         <v>5.3819959399209996</v>
       </c>
       <c r="E1107" s="22">
         <v>4.91071132675581</v>
       </c>
       <c r="F1107" s="23">
-        <v>1.01180518917916</v>
+        <v>1.0118112434337501</v>
       </c>
       <c r="G1107" s="24">
-        <v>0.92320456173464505</v>
+        <v>0.92321008583702402</v>
       </c>
     </row>
     <row r="1108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1108" s="21">
         <v>46054</v>
       </c>
       <c r="B1108" s="21">
         <v>46060</v>
       </c>
       <c r="C1108" s="22">
-        <v>5.3735348658199502</v>
+        <v>5.3734998775410201</v>
       </c>
       <c r="D1108" s="22">
         <v>5.4425629388244099</v>
       </c>
       <c r="E1108" s="22">
         <v>4.9938291765767397</v>
       </c>
       <c r="F1108" s="23">
-        <v>1.01284593377137</v>
+        <v>1.0128525286791299</v>
       </c>
       <c r="G1108" s="24">
-        <v>0.92933781975465601</v>
+        <v>0.92934387091899895</v>
       </c>
     </row>
     <row r="1109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1109" s="21">
         <v>46061</v>
       </c>
       <c r="B1109" s="21">
         <v>46067</v>
       </c>
       <c r="C1109" s="22">
         <v>5.4477282499641699</v>
       </c>
       <c r="D1109" s="22">
         <v>5.5234268213948603</v>
       </c>
       <c r="E1109" s="22">
         <v>5.1090195353337204</v>
       </c>
       <c r="F1109" s="23">
         <v>1.01389543823725</v>
       </c>
       <c r="G1109" s="24">
         <v>0.93782569557637596</v>
       </c>
     </row>
     <row r="1110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1110" s="21">
         <v>46068</v>
       </c>
       <c r="B1110" s="21">
         <v>46074</v>
       </c>
       <c r="C1110" s="22">
-        <v>5.41728912893588</v>
+        <v>5.4172316708802599</v>
       </c>
       <c r="D1110" s="22">
         <v>5.5920161662124803</v>
       </c>
       <c r="E1110" s="22">
         <v>5.1870368781098701</v>
       </c>
       <c r="F1110" s="23">
-        <v>1.0322535927320799</v>
+        <v>1.03226454136561</v>
       </c>
       <c r="G1110" s="24">
-        <v>0.95749677646036302</v>
+        <v>0.95750693218313399</v>
       </c>
     </row>
     <row r="1111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1111" s="21">
         <v>46075</v>
       </c>
       <c r="B1111" s="21">
         <v>46081</v>
       </c>
       <c r="C1111" s="22">
-        <v>5.3946154263692101</v>
+        <v>5.3945611463930998</v>
       </c>
       <c r="D1111" s="22">
         <v>5.6572246860737501</v>
       </c>
       <c r="E1111" s="22">
         <v>5.2817381391709004</v>
       </c>
       <c r="F1111" s="23">
-        <v>1.0486798852093999</v>
+        <v>1.04869043700733</v>
       </c>
       <c r="G1111" s="24">
-        <v>0.97907593437586604</v>
+        <v>0.97908578582010597</v>
       </c>
     </row>
     <row r="1112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1112" s="21">
         <v>46082</v>
       </c>
       <c r="B1112" s="21">
         <v>46088</v>
       </c>
       <c r="C1112" s="22">
-        <v>5.4208447280461902</v>
+        <v>5.4207839562442999</v>
       </c>
       <c r="D1112" s="22">
         <v>5.6922801981245801</v>
       </c>
       <c r="E1112" s="22">
         <v>5.3675905149533403</v>
       </c>
       <c r="F1112" s="23">
-        <v>1.0500725410329601</v>
+        <v>1.05008431327862</v>
       </c>
       <c r="G1112" s="24">
-        <v>0.99017603053315295</v>
+        <v>0.99018713128574598</v>
       </c>
     </row>
     <row r="1113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1113" s="21">
         <v>46089</v>
       </c>
       <c r="B1113" s="21">
         <v>46095</v>
       </c>
       <c r="C1113" s="22">
         <v>5.5482214545793997</v>
       </c>
       <c r="D1113" s="22">
         <v>5.7281541540026097</v>
       </c>
       <c r="E1113" s="22">
         <v>5.4139618201298596</v>
       </c>
       <c r="F1113" s="23">
         <v>1.0324306988998599</v>
       </c>
       <c r="G1113" s="24">
         <v>0.97580132019807297</v>
       </c>
     </row>
     <row r="1114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1114" s="21">
         <v>46096</v>
       </c>
       <c r="B1114" s="21">
         <v>46102</v>
       </c>
       <c r="C1114" s="22">
-        <v>5.7555395941820802</v>
+        <v>5.7567761880796597</v>
       </c>
       <c r="D1114" s="22">
         <v>5.7069927315956601</v>
       </c>
       <c r="E1114" s="22">
         <v>5.3741556008189804</v>
       </c>
       <c r="F1114" s="23">
-        <v>0.99156519353363703</v>
+        <v>0.99135219872068603</v>
       </c>
       <c r="G1114" s="24">
-        <v>0.93373618804592695</v>
+        <v>0.93353561528882101</v>
       </c>
     </row>
     <row r="1115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1115" s="21">
         <v>46103</v>
       </c>
       <c r="B1115" s="21">
         <v>46109</v>
       </c>
       <c r="C1115" s="22">
-        <v>5.6923609189039599</v>
+        <v>5.6934817060566401</v>
       </c>
       <c r="D1115" s="22">
         <v>5.6483216396510301</v>
       </c>
       <c r="E1115" s="22">
         <v>5.2301267850144599</v>
       </c>
       <c r="F1115" s="23">
-        <v>0.99226344220257101</v>
+        <v>0.99206811073836099</v>
       </c>
       <c r="G1115" s="24">
-        <v>0.91879746550250296</v>
+        <v>0.91861659614199298</v>
       </c>
     </row>
     <row r="1116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1116" s="21">
         <v>46110</v>
       </c>
       <c r="B1116" s="21">
         <v>46116</v>
       </c>
       <c r="C1116" s="22">
-        <v>5.7294084574916697</v>
+        <v>5.6847507888833997</v>
       </c>
       <c r="D1116" s="22">
         <v>5.5770426966036801</v>
       </c>
       <c r="E1116" s="22">
         <v>5.1072174692950503</v>
       </c>
       <c r="F1116" s="23">
-        <v>0.97340637135256902</v>
+        <v>0.98105315496145595</v>
       </c>
       <c r="G1116" s="24">
-        <v>0.89140397428236195</v>
+        <v>0.89840657206685004</v>
       </c>
     </row>
     <row r="1117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1117" s="21">
         <v>46117</v>
       </c>
       <c r="B1117" s="21">
         <v>46123</v>
       </c>
       <c r="C1117" s="22">
-        <v>5.7701330927137402</v>
+        <v>5.6860309883085902</v>
       </c>
       <c r="D1117" s="22">
         <v>5.5193005003000302</v>
       </c>
       <c r="E1117" s="22">
         <v>4.9566278631323302</v>
       </c>
       <c r="F1117" s="23">
-        <v>0.95652914960827395</v>
+        <v>0.97067717563421896</v>
       </c>
       <c r="G1117" s="24">
-        <v>0.85901447739417602</v>
+        <v>0.87172016355942705</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1118" s="21">
+        <v>46124</v>
+      </c>
+      <c r="B1118" s="21">
+        <v>46130</v>
+      </c>
+      <c r="C1118" s="22">
+        <v>5.7504050169845797</v>
+      </c>
+      <c r="D1118" s="22">
+        <v>5.5145389638174001</v>
+      </c>
+      <c r="E1118" s="22">
+        <v>4.9179760498579803</v>
+      </c>
+      <c r="F1118" s="23">
+        <v>0.95898270600583502</v>
+      </c>
+      <c r="G1118" s="24">
+        <v>0.85523994141840198</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="F6:G6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>