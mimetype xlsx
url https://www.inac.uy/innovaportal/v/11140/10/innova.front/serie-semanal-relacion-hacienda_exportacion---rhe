--- v3 (2026-04-22)
+++ v4 (2026-06-14)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\VAS\PUBLICACIONES\OTROS INFORMES WEB\11_Indicador RHE\Sistema\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_58A141BF73B235C92B8D17DD71F37E2A092FC0AB" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_58A141BF73B2DB99EDB4F9DC71F37E2A092FD9AE" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Serie RHE" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>SERIES HISTORICAS</t>
   </si>
   <si>
     <t>GIF - Gerencia de Información</t>
   </si>
   <si>
     <t>RELACION HACIENDA/EXPORTACION (RHE)</t>
   </si>
   <si>
     <t>El indicador de la Relación Hacienda Exportación es calculado a partir de promedios móviles (3 semanas) de los precios promedio de</t>
   </si>
   <si>
@@ -977,55 +977,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G1118"/>
+  <dimension ref="A1:G1125"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A1112" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C1118" sqref="C1118"/>
+      <pane ySplit="7" topLeftCell="A1120" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C1125" sqref="C1125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="11.5703125" style="25" customWidth="1"/>
     <col min="3" max="7" width="11.5703125" style="26" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="11.5703125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
@@ -26301,385 +26301,546 @@
       </c>
       <c r="C1103" s="22">
         <v>5.3228479007129597</v>
       </c>
       <c r="D1103" s="22">
         <v>5.2662505818999801</v>
       </c>
       <c r="E1103" s="22">
         <v>4.7631880578599999</v>
       </c>
       <c r="F1103" s="23">
         <v>0.98936709823975899</v>
       </c>
       <c r="G1103" s="24">
         <v>0.89485706650043395</v>
       </c>
     </row>
     <row r="1104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1104" s="21">
         <v>46026</v>
       </c>
       <c r="B1104" s="21">
         <v>46032</v>
       </c>
       <c r="C1104" s="22">
-        <v>5.3151427389325603</v>
+        <v>5.3148944973107204</v>
       </c>
       <c r="D1104" s="22">
         <v>5.2820578971781798</v>
       </c>
       <c r="E1104" s="22">
         <v>4.7829078717910596</v>
       </c>
       <c r="F1104" s="23">
-        <v>0.99377536156987101</v>
+        <v>0.99382177761963997</v>
       </c>
       <c r="G1104" s="24">
-        <v>0.89986442635999897</v>
+        <v>0.89990645613213405</v>
       </c>
     </row>
     <row r="1105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1105" s="21">
         <v>46033</v>
       </c>
       <c r="B1105" s="21">
         <v>46039</v>
       </c>
       <c r="C1105" s="22">
-        <v>5.3335297335970697</v>
+        <v>5.33281427549346</v>
       </c>
       <c r="D1105" s="22">
         <v>5.3169455097377396</v>
       </c>
       <c r="E1105" s="22">
         <v>4.8194999862193804</v>
       </c>
       <c r="F1105" s="23">
-        <v>0.99689057253119595</v>
+        <v>0.99702431681736203</v>
       </c>
       <c r="G1105" s="24">
-        <v>0.90362297145552395</v>
+        <v>0.90374420282495505</v>
       </c>
     </row>
     <row r="1106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1106" s="21">
         <v>46040</v>
       </c>
       <c r="B1106" s="21">
         <v>46046</v>
       </c>
       <c r="C1106" s="22">
-        <v>5.4310692393137803</v>
+        <v>5.4301641502447797</v>
       </c>
       <c r="D1106" s="22">
         <v>5.3350921965883797</v>
       </c>
       <c r="E1106" s="22">
         <v>4.8406773647979104</v>
       </c>
       <c r="F1106" s="23">
-        <v>0.98232814967066695</v>
+        <v>0.98249188219252603</v>
       </c>
       <c r="G1106" s="24">
-        <v>0.89129362037180204</v>
+        <v>0.89144217943755799</v>
       </c>
     </row>
     <row r="1107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1107" s="21">
         <v>46047</v>
       </c>
       <c r="B1107" s="21">
         <v>46053</v>
       </c>
       <c r="C1107" s="22">
-        <v>5.3191699290238397</v>
+        <v>5.3186606830261898</v>
       </c>
       <c r="D1107" s="22">
         <v>5.3819959399209996</v>
       </c>
       <c r="E1107" s="22">
         <v>4.91071132675581</v>
       </c>
       <c r="F1107" s="23">
-        <v>1.0118112434337501</v>
+        <v>1.0119081213616301</v>
       </c>
       <c r="G1107" s="24">
-        <v>0.92321008583702402</v>
+        <v>0.92329848046665197</v>
       </c>
     </row>
     <row r="1108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1108" s="21">
         <v>46054</v>
       </c>
       <c r="B1108" s="21">
         <v>46060</v>
       </c>
       <c r="C1108" s="22">
-        <v>5.3734998775410201</v>
+        <v>5.37332493614639</v>
       </c>
       <c r="D1108" s="22">
         <v>5.4425629388244099</v>
       </c>
       <c r="E1108" s="22">
         <v>4.9938291765767397</v>
       </c>
       <c r="F1108" s="23">
-        <v>1.0128525286791299</v>
+        <v>1.0128855045062</v>
       </c>
       <c r="G1108" s="24">
-        <v>0.92934387091899895</v>
+        <v>0.92937412792277296</v>
       </c>
     </row>
     <row r="1109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1109" s="21">
         <v>46061</v>
       </c>
       <c r="B1109" s="21">
         <v>46067</v>
       </c>
       <c r="C1109" s="22">
-        <v>5.4477282499641699</v>
+        <v>5.44663895657159</v>
       </c>
       <c r="D1109" s="22">
         <v>5.5234268213948603</v>
       </c>
       <c r="E1109" s="22">
         <v>5.1090195353337204</v>
       </c>
       <c r="F1109" s="23">
-        <v>1.01389543823725</v>
+        <v>1.0140982109215499</v>
       </c>
       <c r="G1109" s="24">
-        <v>0.93782569557637596</v>
+        <v>0.93801325479256903</v>
       </c>
     </row>
     <row r="1110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1110" s="21">
         <v>46068</v>
       </c>
       <c r="B1110" s="21">
         <v>46074</v>
       </c>
       <c r="C1110" s="22">
-        <v>5.4172316708802599</v>
+        <v>5.4154411764705896</v>
       </c>
       <c r="D1110" s="22">
         <v>5.5920161662124803</v>
       </c>
       <c r="E1110" s="22">
         <v>5.1870368781098701</v>
       </c>
       <c r="F1110" s="23">
-        <v>1.03226454136561</v>
+        <v>1.03260583653075</v>
       </c>
       <c r="G1110" s="24">
-        <v>0.95750693218313399</v>
+        <v>0.95782351041811598</v>
       </c>
     </row>
     <row r="1111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1111" s="21">
         <v>46075</v>
       </c>
       <c r="B1111" s="21">
         <v>46081</v>
       </c>
       <c r="C1111" s="22">
-        <v>5.3945611463930998</v>
+        <v>5.3926846475280801</v>
       </c>
       <c r="D1111" s="22">
         <v>5.6572246860737501</v>
       </c>
       <c r="E1111" s="22">
         <v>5.2817381391709004</v>
       </c>
       <c r="F1111" s="23">
-        <v>1.04869043700733</v>
+        <v>1.0490553510609799</v>
       </c>
       <c r="G1111" s="24">
-        <v>0.97908578582010597</v>
+        <v>0.97942647946082995</v>
       </c>
     </row>
     <row r="1112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1112" s="21">
         <v>46082</v>
       </c>
       <c r="B1112" s="21">
         <v>46088</v>
       </c>
       <c r="C1112" s="22">
-        <v>5.4207839562442999</v>
+        <v>5.4183354097663301</v>
       </c>
       <c r="D1112" s="22">
         <v>5.6922801981245801</v>
       </c>
       <c r="E1112" s="22">
         <v>5.3675905149533403</v>
       </c>
       <c r="F1112" s="23">
-        <v>1.05008431327862</v>
+        <v>1.05055884651668</v>
       </c>
       <c r="G1112" s="24">
-        <v>0.99018713128574598</v>
+        <v>0.990634596979449</v>
       </c>
     </row>
     <row r="1113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1113" s="21">
         <v>46089</v>
       </c>
       <c r="B1113" s="21">
         <v>46095</v>
       </c>
       <c r="C1113" s="22">
-        <v>5.5482214545793997</v>
+        <v>5.5464138961524103</v>
       </c>
       <c r="D1113" s="22">
         <v>5.7281541540026097</v>
       </c>
       <c r="E1113" s="22">
         <v>5.4139618201298596</v>
       </c>
       <c r="F1113" s="23">
-        <v>1.0324306988998599</v>
+        <v>1.03276716473977</v>
       </c>
       <c r="G1113" s="24">
-        <v>0.97580132019807297</v>
+        <v>0.97611933070583901</v>
       </c>
     </row>
     <row r="1114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1114" s="21">
         <v>46096</v>
       </c>
       <c r="B1114" s="21">
         <v>46102</v>
       </c>
       <c r="C1114" s="22">
-        <v>5.7567761880796597</v>
+        <v>5.7556323328294798</v>
       </c>
       <c r="D1114" s="22">
         <v>5.7069927315956601</v>
       </c>
       <c r="E1114" s="22">
         <v>5.3741556008189804</v>
       </c>
       <c r="F1114" s="23">
-        <v>0.99135219872068603</v>
+        <v>0.99154921676348495</v>
       </c>
       <c r="G1114" s="24">
-        <v>0.93353561528882101</v>
+        <v>0.93372114305588905</v>
       </c>
     </row>
     <row r="1115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1115" s="21">
         <v>46103</v>
       </c>
       <c r="B1115" s="21">
         <v>46109</v>
       </c>
       <c r="C1115" s="22">
-        <v>5.6934817060566401</v>
+        <v>5.6910182119205297</v>
       </c>
       <c r="D1115" s="22">
         <v>5.6483216396510301</v>
       </c>
       <c r="E1115" s="22">
         <v>5.2301267850144599</v>
       </c>
       <c r="F1115" s="23">
-        <v>0.99206811073836099</v>
+        <v>0.99249755128527495</v>
       </c>
       <c r="G1115" s="24">
-        <v>0.91861659614199298</v>
+        <v>0.91901424143386501</v>
       </c>
     </row>
     <row r="1116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1116" s="21">
         <v>46110</v>
       </c>
       <c r="B1116" s="21">
         <v>46116</v>
       </c>
       <c r="C1116" s="22">
-        <v>5.6847507888833997</v>
+        <v>5.6946078615055997</v>
       </c>
       <c r="D1116" s="22">
         <v>5.5770426966036801</v>
       </c>
       <c r="E1116" s="22">
         <v>5.1072174692950503</v>
       </c>
       <c r="F1116" s="23">
-        <v>0.98105315496145595</v>
+        <v>0.97935500252850805</v>
       </c>
       <c r="G1116" s="24">
-        <v>0.89840657206685004</v>
+        <v>0.89685147660803999</v>
       </c>
     </row>
     <row r="1117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1117" s="21">
         <v>46117</v>
       </c>
       <c r="B1117" s="21">
         <v>46123</v>
       </c>
       <c r="C1117" s="22">
-        <v>5.6860309883085902</v>
+        <v>5.6705001012350698</v>
       </c>
       <c r="D1117" s="22">
         <v>5.5193005003000302</v>
       </c>
       <c r="E1117" s="22">
         <v>4.9566278631323302</v>
       </c>
       <c r="F1117" s="23">
-        <v>0.97067717563421896</v>
+        <v>0.97333575553554597</v>
       </c>
       <c r="G1117" s="24">
-        <v>0.87172016355942705</v>
+        <v>0.87410771089709505</v>
       </c>
     </row>
     <row r="1118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1118" s="21">
         <v>46124</v>
       </c>
       <c r="B1118" s="21">
         <v>46130</v>
       </c>
       <c r="C1118" s="22">
-        <v>5.7504050169845797</v>
+        <v>5.6866829876668703</v>
       </c>
       <c r="D1118" s="22">
         <v>5.5145389638174001</v>
       </c>
       <c r="E1118" s="22">
         <v>4.9179760498579803</v>
       </c>
       <c r="F1118" s="23">
-        <v>0.95898270600583502</v>
+        <v>0.969728570377001</v>
       </c>
       <c r="G1118" s="24">
-        <v>0.85523994141840198</v>
+        <v>0.86482331800875101</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1119" s="21">
+        <v>46131</v>
+      </c>
+      <c r="B1119" s="21">
+        <v>46137</v>
+      </c>
+      <c r="C1119" s="22">
+        <v>5.8905526661713399</v>
+      </c>
+      <c r="D1119" s="22">
+        <v>5.5369289103596104</v>
+      </c>
+      <c r="E1119" s="22">
+        <v>4.9555503665734504</v>
+      </c>
+      <c r="F1119" s="23">
+        <v>0.93996764380997</v>
+      </c>
+      <c r="G1119" s="24">
+        <v>0.84127087005477696</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1120" s="21">
+        <v>46138</v>
+      </c>
+      <c r="B1120" s="21">
+        <v>46144</v>
+      </c>
+      <c r="C1120" s="22">
+        <v>5.6140442951611202</v>
+      </c>
+      <c r="D1120" s="22">
+        <v>5.5689628550043597</v>
+      </c>
+      <c r="E1120" s="22">
+        <v>5.04743202366316</v>
+      </c>
+      <c r="F1120" s="23">
+        <v>0.991969881642078</v>
+      </c>
+      <c r="G1120" s="24">
+        <v>0.89907235466839097</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1121" s="21">
+        <v>46145</v>
+      </c>
+      <c r="B1121" s="21">
+        <v>46151</v>
+      </c>
+      <c r="C1121" s="22">
+        <v>5.8127315799064601</v>
+      </c>
+      <c r="D1121" s="22">
+        <v>5.6163799770691396</v>
+      </c>
+      <c r="E1121" s="22">
+        <v>5.1380029657891804</v>
+      </c>
+      <c r="F1121" s="23">
+        <v>0.96622042491759597</v>
+      </c>
+      <c r="G1121" s="24">
+        <v>0.88392228252037397</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1122" s="21">
+        <v>46152</v>
+      </c>
+      <c r="B1122" s="21">
+        <v>46158</v>
+      </c>
+      <c r="C1122" s="22">
+        <v>6.1371369903197399</v>
+      </c>
+      <c r="D1122" s="22">
+        <v>5.6447398646276303</v>
+      </c>
+      <c r="E1122" s="22">
+        <v>5.2210016043763199</v>
+      </c>
+      <c r="F1122" s="23">
+        <v>0.91976761697371501</v>
+      </c>
+      <c r="G1122" s="24">
+        <v>0.85072267616178898</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1123" s="21">
+        <v>46159</v>
+      </c>
+      <c r="B1123" s="21">
+        <v>46165</v>
+      </c>
+      <c r="C1123" s="22">
+        <v>6.5863293956514299</v>
+      </c>
+      <c r="D1123" s="22">
+        <v>5.6765688490316402</v>
+      </c>
+      <c r="E1123" s="22">
+        <v>5.2591717545278103</v>
+      </c>
+      <c r="F1123" s="23">
+        <v>0.86187138662994101</v>
+      </c>
+      <c r="G1123" s="24">
+        <v>0.79849813736922104</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1124" s="21">
+        <v>46166</v>
+      </c>
+      <c r="B1124" s="21">
+        <v>46172</v>
+      </c>
+      <c r="C1124" s="22">
+        <v>6.3146187612969902</v>
+      </c>
+      <c r="D1124" s="22">
+        <v>5.7009351655590601</v>
+      </c>
+      <c r="E1124" s="22">
+        <v>5.2968525362346597</v>
+      </c>
+      <c r="F1124" s="23">
+        <v>0.90281541626879203</v>
+      </c>
+      <c r="G1124" s="24">
+        <v>0.83882380496185605</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1125" s="21">
+        <v>46173</v>
+      </c>
+      <c r="B1125" s="21">
+        <v>46179</v>
+      </c>
+      <c r="C1125" s="22">
+        <v>6.0898955570291804</v>
+      </c>
+      <c r="D1125" s="22">
+        <v>5.7494308623947896</v>
+      </c>
+      <c r="E1125" s="22">
+        <v>5.3232585284926897</v>
+      </c>
+      <c r="F1125" s="23">
+        <v>0.94409350842784001</v>
+      </c>
+      <c r="G1125" s="24">
+        <v>0.87411327150732399</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="F6:G6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>