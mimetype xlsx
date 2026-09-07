--- v4 (2026-06-14)
+++ v5 (2026-09-07)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\VAS\PUBLICACIONES\OTROS INFORMES WEB\11_Indicador RHE\Sistema\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\Datos y Estadísticas\Publicaciones Web\Públicos\RHE Novillo_Vaca\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_58A141BF73B2DB99EDB4F9DC71F37E2A092FD9AE" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_58A141BF73B2C4D9AF8E85DC71F37E2A092FE80C" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Serie RHE" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>SERIES HISTORICAS</t>
   </si>
   <si>
     <t>GIF - Gerencia de Información</t>
   </si>
   <si>
     <t>RELACION HACIENDA/EXPORTACION (RHE)</t>
   </si>
   <si>
     <t>El indicador de la Relación Hacienda Exportación es calculado a partir de promedios móviles (3 semanas) de los precios promedio de</t>
   </si>
   <si>
@@ -977,55 +977,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G1125"/>
+  <dimension ref="A1:G1137"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A1120" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C1125" sqref="C1125"/>
+      <pane ySplit="7" topLeftCell="A1131" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C1137" sqref="C1137"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="11.5703125" style="25" customWidth="1"/>
     <col min="3" max="7" width="11.5703125" style="26" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="11.5703125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
@@ -26301,546 +26301,822 @@
       </c>
       <c r="C1103" s="22">
         <v>5.3228479007129597</v>
       </c>
       <c r="D1103" s="22">
         <v>5.2662505818999801</v>
       </c>
       <c r="E1103" s="22">
         <v>4.7631880578599999</v>
       </c>
       <c r="F1103" s="23">
         <v>0.98936709823975899</v>
       </c>
       <c r="G1103" s="24">
         <v>0.89485706650043395</v>
       </c>
     </row>
     <row r="1104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1104" s="21">
         <v>46026</v>
       </c>
       <c r="B1104" s="21">
         <v>46032</v>
       </c>
       <c r="C1104" s="22">
-        <v>5.3148944973107204</v>
+        <v>5.3146876292925098</v>
       </c>
       <c r="D1104" s="22">
         <v>5.2820578971781798</v>
       </c>
       <c r="E1104" s="22">
         <v>4.7829078717910596</v>
       </c>
       <c r="F1104" s="23">
-        <v>0.99382177761963997</v>
+        <v>0.99386046097338099</v>
       </c>
       <c r="G1104" s="24">
-        <v>0.89990645613213405</v>
+        <v>0.89994148394150597</v>
       </c>
     </row>
     <row r="1105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1105" s="21">
         <v>46033</v>
       </c>
       <c r="B1105" s="21">
         <v>46039</v>
       </c>
       <c r="C1105" s="22">
-        <v>5.33281427549346</v>
+        <v>5.3326880181810496</v>
       </c>
       <c r="D1105" s="22">
         <v>5.3169455097377396</v>
       </c>
       <c r="E1105" s="22">
         <v>4.8194999862193804</v>
       </c>
       <c r="F1105" s="23">
-        <v>0.99702431681736203</v>
+        <v>0.99704792247556195</v>
       </c>
       <c r="G1105" s="24">
-        <v>0.90374420282495505</v>
+        <v>0.90376559997284001</v>
       </c>
     </row>
     <row r="1106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1106" s="21">
         <v>46040</v>
       </c>
       <c r="B1106" s="21">
         <v>46046</v>
       </c>
       <c r="C1106" s="22">
-        <v>5.4301641502447797</v>
+        <v>5.4289710782901999</v>
       </c>
       <c r="D1106" s="22">
         <v>5.3350921965883797</v>
       </c>
       <c r="E1106" s="22">
         <v>4.8406773647979104</v>
       </c>
       <c r="F1106" s="23">
-        <v>0.98249188219252603</v>
+        <v>0.98270779483846604</v>
       </c>
       <c r="G1106" s="24">
-        <v>0.89144217943755799</v>
+        <v>0.89163808297951497</v>
       </c>
     </row>
     <row r="1107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1107" s="21">
         <v>46047</v>
       </c>
       <c r="B1107" s="21">
         <v>46053</v>
       </c>
       <c r="C1107" s="22">
-        <v>5.3186606830261898</v>
+        <v>5.3186830698623204</v>
       </c>
       <c r="D1107" s="22">
         <v>5.3819959399209996</v>
       </c>
       <c r="E1107" s="22">
         <v>4.91071132675581</v>
       </c>
       <c r="F1107" s="23">
-        <v>1.0119081213616301</v>
+        <v>1.01190386214539</v>
       </c>
       <c r="G1107" s="24">
-        <v>0.92329848046665197</v>
+        <v>0.92329459421671001</v>
       </c>
     </row>
     <row r="1108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1108" s="21">
         <v>46054</v>
       </c>
       <c r="B1108" s="21">
         <v>46060</v>
       </c>
       <c r="C1108" s="22">
-        <v>5.37332493614639</v>
+        <v>5.3733267923470498</v>
       </c>
       <c r="D1108" s="22">
         <v>5.4425629388244099</v>
       </c>
       <c r="E1108" s="22">
         <v>4.9938291765767397</v>
       </c>
       <c r="F1108" s="23">
-        <v>1.0128855045062</v>
+        <v>1.01288515460775</v>
       </c>
       <c r="G1108" s="24">
-        <v>0.92937412792277296</v>
+        <v>0.92937380687308901</v>
       </c>
     </row>
     <row r="1109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1109" s="21">
         <v>46061</v>
       </c>
       <c r="B1109" s="21">
         <v>46067</v>
       </c>
       <c r="C1109" s="22">
-        <v>5.44663895657159</v>
+        <v>5.4502849905003199</v>
       </c>
       <c r="D1109" s="22">
         <v>5.5234268213948603</v>
       </c>
       <c r="E1109" s="22">
         <v>5.1090195353337204</v>
       </c>
       <c r="F1109" s="23">
-        <v>1.0140982109215499</v>
+        <v>1.0134198176833</v>
       </c>
       <c r="G1109" s="24">
-        <v>0.93801325479256903</v>
+        <v>0.937385759504061</v>
       </c>
     </row>
     <row r="1110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1110" s="21">
         <v>46068</v>
       </c>
       <c r="B1110" s="21">
         <v>46074</v>
       </c>
       <c r="C1110" s="22">
-        <v>5.4154411764705896</v>
+        <v>5.4202932009696401</v>
       </c>
       <c r="D1110" s="22">
         <v>5.5920161662124803</v>
       </c>
       <c r="E1110" s="22">
         <v>5.1870368781098701</v>
       </c>
       <c r="F1110" s="23">
-        <v>1.03260583653075</v>
+        <v>1.0316814900736599</v>
       </c>
       <c r="G1110" s="24">
-        <v>0.95782351041811598</v>
+        <v>0.95696610603683896</v>
       </c>
     </row>
     <row r="1111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1111" s="21">
         <v>46075</v>
       </c>
       <c r="B1111" s="21">
         <v>46081</v>
       </c>
       <c r="C1111" s="22">
-        <v>5.3926846475280801</v>
+        <v>5.3971109294085604</v>
       </c>
       <c r="D1111" s="22">
         <v>5.6572246860737501</v>
       </c>
       <c r="E1111" s="22">
         <v>5.2817381391709004</v>
       </c>
       <c r="F1111" s="23">
-        <v>1.0490553510609799</v>
+        <v>1.04819499915183</v>
       </c>
       <c r="G1111" s="24">
-        <v>0.97942647946082995</v>
+        <v>0.97862323162397802</v>
       </c>
     </row>
     <row r="1112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1112" s="21">
         <v>46082</v>
       </c>
       <c r="B1112" s="21">
         <v>46088</v>
       </c>
       <c r="C1112" s="22">
-        <v>5.4183354097663301</v>
+        <v>5.4205303053365403</v>
       </c>
       <c r="D1112" s="22">
         <v>5.6922801981245801</v>
       </c>
       <c r="E1112" s="22">
         <v>5.3675905149533403</v>
       </c>
       <c r="F1112" s="23">
-        <v>1.05055884651668</v>
+        <v>1.0501334514301099</v>
       </c>
       <c r="G1112" s="24">
-        <v>0.990634596979449</v>
+        <v>0.99023346657962996</v>
       </c>
     </row>
     <row r="1113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1113" s="21">
         <v>46089</v>
       </c>
       <c r="B1113" s="21">
         <v>46095</v>
       </c>
       <c r="C1113" s="22">
-        <v>5.5464138961524103</v>
+        <v>5.5465188690995104</v>
       </c>
       <c r="D1113" s="22">
         <v>5.7281541540026097</v>
       </c>
       <c r="E1113" s="22">
         <v>5.4139618201298596</v>
       </c>
       <c r="F1113" s="23">
-        <v>1.03276716473977</v>
+        <v>1.0327476186757401</v>
       </c>
       <c r="G1113" s="24">
-        <v>0.97611933070583901</v>
+        <v>0.97610085675392699</v>
       </c>
     </row>
     <row r="1114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1114" s="21">
         <v>46096</v>
       </c>
       <c r="B1114" s="21">
         <v>46102</v>
       </c>
       <c r="C1114" s="22">
-        <v>5.7556323328294798</v>
+        <v>5.7558859529123803</v>
       </c>
       <c r="D1114" s="22">
         <v>5.7069927315956601</v>
       </c>
       <c r="E1114" s="22">
         <v>5.3741556008189804</v>
       </c>
       <c r="F1114" s="23">
-        <v>0.99154921676348495</v>
+        <v>0.99150552639216605</v>
       </c>
       <c r="G1114" s="24">
-        <v>0.93372114305588905</v>
+        <v>0.93368000074771296</v>
       </c>
     </row>
     <row r="1115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1115" s="21">
         <v>46103</v>
       </c>
       <c r="B1115" s="21">
         <v>46109</v>
       </c>
       <c r="C1115" s="22">
-        <v>5.6910182119205297</v>
+        <v>5.6908639249241002</v>
       </c>
       <c r="D1115" s="22">
         <v>5.6483216396510301</v>
       </c>
       <c r="E1115" s="22">
         <v>5.2301267850144599</v>
       </c>
       <c r="F1115" s="23">
-        <v>0.99249755128527495</v>
+        <v>0.99252445923249999</v>
       </c>
       <c r="G1115" s="24">
-        <v>0.91901424143386501</v>
+        <v>0.91903915714945095</v>
       </c>
     </row>
     <row r="1116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1116" s="21">
         <v>46110</v>
       </c>
       <c r="B1116" s="21">
         <v>46116</v>
       </c>
       <c r="C1116" s="22">
-        <v>5.6946078615055997</v>
+        <v>5.6925469329636202</v>
       </c>
       <c r="D1116" s="22">
         <v>5.5770426966036801</v>
       </c>
       <c r="E1116" s="22">
         <v>5.1072174692950503</v>
       </c>
       <c r="F1116" s="23">
-        <v>0.97935500252850805</v>
+        <v>0.97970956801584097</v>
       </c>
       <c r="G1116" s="24">
-        <v>0.89685147660803999</v>
+        <v>0.89717617253550996</v>
       </c>
     </row>
     <row r="1117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1117" s="21">
         <v>46117</v>
       </c>
       <c r="B1117" s="21">
         <v>46123</v>
       </c>
       <c r="C1117" s="22">
-        <v>5.6705001012350698</v>
+        <v>5.6681109536343399</v>
       </c>
       <c r="D1117" s="22">
         <v>5.5193005003000302</v>
       </c>
       <c r="E1117" s="22">
         <v>4.9566278631323302</v>
       </c>
       <c r="F1117" s="23">
-        <v>0.97333575553554597</v>
+        <v>0.97374602322509296</v>
       </c>
       <c r="G1117" s="24">
-        <v>0.87410771089709505</v>
+        <v>0.87447615328598804</v>
       </c>
     </row>
     <row r="1118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1118" s="21">
         <v>46124</v>
       </c>
       <c r="B1118" s="21">
         <v>46130</v>
       </c>
       <c r="C1118" s="22">
-        <v>5.6866829876668703</v>
+        <v>5.6843734121668401</v>
       </c>
       <c r="D1118" s="22">
         <v>5.5145389638174001</v>
       </c>
       <c r="E1118" s="22">
         <v>4.9179760498579803</v>
       </c>
       <c r="F1118" s="23">
-        <v>0.969728570377001</v>
+        <v>0.97012257358288201</v>
       </c>
       <c r="G1118" s="24">
-        <v>0.86482331800875101</v>
+        <v>0.86517469794147095</v>
       </c>
     </row>
     <row r="1119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1119" s="21">
         <v>46131</v>
       </c>
       <c r="B1119" s="21">
         <v>46137</v>
       </c>
       <c r="C1119" s="22">
-        <v>5.8905526661713399</v>
+        <v>5.8902669028976398</v>
       </c>
       <c r="D1119" s="22">
         <v>5.5369289103596104</v>
       </c>
       <c r="E1119" s="22">
         <v>4.9555503665734504</v>
       </c>
       <c r="F1119" s="23">
-        <v>0.93996764380997</v>
+        <v>0.94001324585746604</v>
       </c>
       <c r="G1119" s="24">
-        <v>0.84127087005477696</v>
+        <v>0.84131168387898303</v>
       </c>
     </row>
     <row r="1120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1120" s="21">
         <v>46138</v>
       </c>
       <c r="B1120" s="21">
         <v>46144</v>
       </c>
       <c r="C1120" s="22">
-        <v>5.6140442951611202</v>
+        <v>5.6177180644484102</v>
       </c>
       <c r="D1120" s="22">
         <v>5.5689628550043597</v>
       </c>
       <c r="E1120" s="22">
         <v>5.04743202366316</v>
       </c>
       <c r="F1120" s="23">
-        <v>0.991969881642078</v>
+        <v>0.99132117189137803</v>
       </c>
       <c r="G1120" s="24">
-        <v>0.89907235466839097</v>
+        <v>0.89848439628996402</v>
       </c>
     </row>
     <row r="1121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1121" s="21">
         <v>46145</v>
       </c>
       <c r="B1121" s="21">
         <v>46151</v>
       </c>
       <c r="C1121" s="22">
-        <v>5.8127315799064601</v>
+        <v>5.8213323536615196</v>
       </c>
       <c r="D1121" s="22">
         <v>5.6163799770691396</v>
       </c>
       <c r="E1121" s="22">
         <v>5.1380029657891804</v>
       </c>
       <c r="F1121" s="23">
-        <v>0.96622042491759597</v>
+        <v>0.96479287487108201</v>
       </c>
       <c r="G1121" s="24">
-        <v>0.88392228252037397</v>
+        <v>0.88261632451846805</v>
       </c>
     </row>
     <row r="1122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1122" s="21">
         <v>46152</v>
       </c>
       <c r="B1122" s="21">
         <v>46158</v>
       </c>
       <c r="C1122" s="22">
-        <v>6.1371369903197399</v>
+        <v>6.1470413908920296</v>
       </c>
       <c r="D1122" s="22">
         <v>5.6447398646276303</v>
       </c>
       <c r="E1122" s="22">
         <v>5.2210016043763199</v>
       </c>
       <c r="F1122" s="23">
-        <v>0.91976761697371501</v>
+        <v>0.91828564437378701</v>
       </c>
       <c r="G1122" s="24">
-        <v>0.85072267616178898</v>
+        <v>0.84935195199957403</v>
       </c>
     </row>
     <row r="1123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1123" s="21">
         <v>46159</v>
       </c>
       <c r="B1123" s="21">
         <v>46165</v>
       </c>
       <c r="C1123" s="22">
-        <v>6.5863293956514299</v>
+        <v>6.6258488594811098</v>
       </c>
       <c r="D1123" s="22">
         <v>5.6765688490316402</v>
       </c>
       <c r="E1123" s="22">
         <v>5.2591717545278103</v>
       </c>
       <c r="F1123" s="23">
-        <v>0.86187138662994101</v>
+        <v>0.85673080829618997</v>
       </c>
       <c r="G1123" s="24">
-        <v>0.79849813736922104</v>
+        <v>0.79373554484303099</v>
       </c>
     </row>
     <row r="1124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1124" s="21">
         <v>46166</v>
       </c>
       <c r="B1124" s="21">
         <v>46172</v>
       </c>
       <c r="C1124" s="22">
-        <v>6.3146187612969902</v>
+        <v>6.26130477390452</v>
       </c>
       <c r="D1124" s="22">
         <v>5.7009351655590601</v>
       </c>
       <c r="E1124" s="22">
         <v>5.2968525362346597</v>
       </c>
       <c r="F1124" s="23">
-        <v>0.90281541626879203</v>
+        <v>0.91050274206728798</v>
       </c>
       <c r="G1124" s="24">
-        <v>0.83882380496185605</v>
+        <v>0.84596625264282899</v>
       </c>
     </row>
     <row r="1125" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1125" s="21">
         <v>46173</v>
       </c>
       <c r="B1125" s="21">
         <v>46179</v>
       </c>
       <c r="C1125" s="22">
-        <v>6.0898955570291804</v>
+        <v>5.9282088469905698</v>
       </c>
       <c r="D1125" s="22">
         <v>5.7494308623947896</v>
       </c>
       <c r="E1125" s="22">
         <v>5.3232585284926897</v>
       </c>
       <c r="F1125" s="23">
-        <v>0.94409350842784001</v>
+        <v>0.96984283293485196</v>
       </c>
       <c r="G1125" s="24">
-        <v>0.87411327150732399</v>
+        <v>0.89795394627418001</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1126" s="21">
+        <v>46180</v>
+      </c>
+      <c r="B1126" s="21">
+        <v>46186</v>
+      </c>
+      <c r="C1126" s="22">
+        <v>5.76659079593143</v>
+      </c>
+      <c r="D1126" s="22">
+        <v>5.7619644117284796</v>
+      </c>
+      <c r="E1126" s="22">
+        <v>5.3336919036048203</v>
+      </c>
+      <c r="F1126" s="23">
+        <v>0.99919772628808401</v>
+      </c>
+      <c r="G1126" s="24">
+        <v>0.92492984023904701</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1127" s="21">
+        <v>46187</v>
+      </c>
+      <c r="B1127" s="21">
+        <v>46193</v>
+      </c>
+      <c r="C1127" s="22">
+        <v>5.8763759828448903</v>
+      </c>
+      <c r="D1127" s="22">
+        <v>5.74902826952039</v>
+      </c>
+      <c r="E1127" s="22">
+        <v>5.3180007139575096</v>
+      </c>
+      <c r="F1127" s="23">
+        <v>0.97832886906891803</v>
+      </c>
+      <c r="G1127" s="24">
+        <v>0.90497965574063599</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1128" s="21">
+        <v>46194</v>
+      </c>
+      <c r="B1128" s="21">
+        <v>46200</v>
+      </c>
+      <c r="C1128" s="22">
+        <v>6.1175900741458298</v>
+      </c>
+      <c r="D1128" s="22">
+        <v>5.7190574598767103</v>
+      </c>
+      <c r="E1128" s="22">
+        <v>5.2985603891120396</v>
+      </c>
+      <c r="F1128" s="23">
+        <v>0.93485463892826104</v>
+      </c>
+      <c r="G1128" s="24">
+        <v>0.86611890056262797</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1129" s="21">
+        <v>46201</v>
+      </c>
+      <c r="B1129" s="21">
+        <v>46207</v>
+      </c>
+      <c r="C1129" s="22">
+        <v>6.12880290386558</v>
+      </c>
+      <c r="D1129" s="22">
+        <v>5.73570030938318</v>
+      </c>
+      <c r="E1129" s="22">
+        <v>5.2840247163480001</v>
+      </c>
+      <c r="F1129" s="23">
+        <v>0.93585980808185798</v>
+      </c>
+      <c r="G1129" s="24">
+        <v>0.862162611399241</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1130" s="21">
+        <v>46208</v>
+      </c>
+      <c r="B1130" s="21">
+        <v>46214</v>
+      </c>
+      <c r="C1130" s="22">
+        <v>6.1439435089625203</v>
+      </c>
+      <c r="D1130" s="22">
+        <v>5.7655593946002197</v>
+      </c>
+      <c r="E1130" s="22">
+        <v>5.2783541389694397</v>
+      </c>
+      <c r="F1130" s="23">
+        <v>0.93841347762877003</v>
+      </c>
+      <c r="G1130" s="24">
+        <v>0.85911501811004598</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1131" s="21">
+        <v>46215</v>
+      </c>
+      <c r="B1131" s="21">
+        <v>46221</v>
+      </c>
+      <c r="C1131" s="22">
+        <v>6.0162356947689402</v>
+      </c>
+      <c r="D1131" s="22">
+        <v>5.8160406701107803</v>
+      </c>
+      <c r="E1131" s="22">
+        <v>5.2930190337078802</v>
+      </c>
+      <c r="F1131" s="23">
+        <v>0.96672420516499702</v>
+      </c>
+      <c r="G1131" s="24">
+        <v>0.87978917420241898</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1132" s="21">
+        <v>46222</v>
+      </c>
+      <c r="B1132" s="21">
+        <v>46228</v>
+      </c>
+      <c r="C1132" s="22">
+        <v>5.9062423350502797</v>
+      </c>
+      <c r="D1132" s="22">
+        <v>5.8455225701877502</v>
+      </c>
+      <c r="E1132" s="22">
+        <v>5.3317402381579502</v>
+      </c>
+      <c r="F1132" s="23">
+        <v>0.98971939154914301</v>
+      </c>
+      <c r="G1132" s="24">
+        <v>0.90272967746633404</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1133" s="21">
+        <v>46229</v>
+      </c>
+      <c r="B1133" s="21">
+        <v>46235</v>
+      </c>
+      <c r="C1133" s="22">
+        <v>5.8288862551651199</v>
+      </c>
+      <c r="D1133" s="22">
+        <v>5.8896675188378502</v>
+      </c>
+      <c r="E1133" s="22">
+        <v>5.3844791704278396</v>
+      </c>
+      <c r="F1133" s="23">
+        <v>1.01042759474314</v>
+      </c>
+      <c r="G1133" s="24">
+        <v>0.92375780461602097</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1134" s="21">
+        <v>46236</v>
+      </c>
+      <c r="B1134" s="21">
+        <v>46242</v>
+      </c>
+      <c r="C1134" s="22">
+        <v>5.9893026572819403</v>
+      </c>
+      <c r="D1134" s="22">
+        <v>5.9305282547376104</v>
+      </c>
+      <c r="E1134" s="22">
+        <v>5.4319803770569299</v>
+      </c>
+      <c r="F1134" s="23">
+        <v>0.99018677032911795</v>
+      </c>
+      <c r="G1134" s="24">
+        <v>0.90694705007979404</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1135" s="21">
+        <v>46243</v>
+      </c>
+      <c r="B1135" s="21">
+        <v>46249</v>
+      </c>
+      <c r="C1135" s="22">
+        <v>6.1244885433715197</v>
+      </c>
+      <c r="D1135" s="22">
+        <v>5.9638793250333002</v>
+      </c>
+      <c r="E1135" s="22">
+        <v>5.4740943248843896</v>
+      </c>
+      <c r="F1135" s="23">
+        <v>0.97377589700742495</v>
+      </c>
+      <c r="G1135" s="24">
+        <v>0.89380432114759201</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1136" s="21">
+        <v>46250</v>
+      </c>
+      <c r="B1136" s="21">
+        <v>46256</v>
+      </c>
+      <c r="C1136" s="22">
+        <v>6.2740069875513003</v>
+      </c>
+      <c r="D1136" s="22">
+        <v>6.0048969175348104</v>
+      </c>
+      <c r="E1136" s="22">
+        <v>5.5334467937939102</v>
+      </c>
+      <c r="F1136" s="23">
+        <v>0.95710714531392005</v>
+      </c>
+      <c r="G1136" s="24">
+        <v>0.88196376012541999</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1137" s="21">
+        <v>46257</v>
+      </c>
+      <c r="B1137" s="21">
+        <v>46263</v>
+      </c>
+      <c r="C1137" s="22">
+        <v>6.3182081053427597</v>
+      </c>
+      <c r="D1137" s="22">
+        <v>6.0388744091362403</v>
+      </c>
+      <c r="E1137" s="22">
+        <v>5.5867882943587599</v>
+      </c>
+      <c r="F1137" s="23">
+        <v>0.95578909533379997</v>
+      </c>
+      <c r="G1137" s="24">
+        <v>0.88423619501144601</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="F6:G6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>