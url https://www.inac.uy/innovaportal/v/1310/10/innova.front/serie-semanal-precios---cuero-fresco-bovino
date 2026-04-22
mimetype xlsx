--- v2 (2026-03-06)
+++ v3 (2026-04-22)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\Análisis sectorial\Indicadores y Precios\Cueros\ingreso cuero\Ingreso datos cueros - semanales\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\inac.local\archivos\GIF\Datos y Estadísticas\Publicaciones Web\Públicos\Precio del cuero\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5AEEDBD0-A3A6-4CB7-9CB7-DC6351C05B40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2EE48FEA-12C7-46A0-8E23-B9780D304901}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CUERO" sheetId="5" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentCalc="0" concurrentManualCount="4"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="866" uniqueCount="866">
   <si>
     <t>13/05/2001</t>
   </si>
   <si>
     <t>19/05/2001</t>
   </si>
   <si>
     <t>06/05/2001</t>
@@ -3319,56 +3319,56 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C1376"/>
+  <dimension ref="A1:C1382"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A1354" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A1357" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
-      <selection pane="bottomLeft" activeCell="C1376" sqref="C1376"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5:B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="11.45" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="26.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16383" width="0" style="1" hidden="1"/>
     <col min="16384" max="16384" width="0" style="1" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="11.25" x14ac:dyDescent="0.15">
       <c r="C1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="11.25" x14ac:dyDescent="0.15">
       <c r="C2" s="2" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
@@ -18405,50 +18405,116 @@
       </c>
       <c r="C1374" s="4">
         <v>0.14000000000000001</v>
       </c>
     </row>
     <row r="1375" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1375" s="14">
         <v>46068</v>
       </c>
       <c r="B1375" s="14">
         <v>46074</v>
       </c>
       <c r="C1375" s="4">
         <v>0.15</v>
       </c>
     </row>
     <row r="1376" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1376" s="14">
         <v>46075</v>
       </c>
       <c r="B1376" s="14">
         <v>46081</v>
       </c>
       <c r="C1376" s="4">
         <v>0.15</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1377" s="14">
+        <v>46082</v>
+      </c>
+      <c r="B1377" s="14">
+        <v>46088</v>
+      </c>
+      <c r="C1377" s="4">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1378" s="14">
+        <v>46089</v>
+      </c>
+      <c r="B1378" s="14">
+        <v>46095</v>
+      </c>
+      <c r="C1378" s="4">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1379" s="14">
+        <v>46096</v>
+      </c>
+      <c r="B1379" s="14">
+        <v>46102</v>
+      </c>
+      <c r="C1379" s="4">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1380" s="14">
+        <v>46103</v>
+      </c>
+      <c r="B1380" s="14">
+        <v>46109</v>
+      </c>
+      <c r="C1380" s="4">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1381" s="14">
+        <v>46110</v>
+      </c>
+      <c r="B1381" s="14">
+        <v>46116</v>
+      </c>
+      <c r="C1381" s="4">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1382" s="14">
+        <v>46117</v>
+      </c>
+      <c r="B1382" s="14">
+        <v>46123</v>
+      </c>
+      <c r="C1382" s="4">
+        <v>0.14000000000000001</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A10:C1053">
     <sortCondition ref="A10:A1053"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>