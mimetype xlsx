--- v3 (2026-04-22)
+++ v4 (2026-06-14)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\inac.local\archivos\GIF\Datos y Estadísticas\Publicaciones Web\Públicos\Precio del cuero\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\Análisis sectorial\Indicadores y Precios\Cueros\ingreso cuero\Ingreso datos cueros - semanales\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2EE48FEA-12C7-46A0-8E23-B9780D304901}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B67A3BB8-5975-487F-8D39-DCB0744FBA29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CUERO" sheetId="5" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" concurrentCalc="0" concurrentManualCount="4"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="866" uniqueCount="866">
   <si>
     <t>13/05/2001</t>
   </si>
   <si>
     <t>19/05/2001</t>
   </si>
   <si>
     <t>06/05/2001</t>
@@ -3319,56 +3319,56 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C1382"/>
+  <dimension ref="A1:C1402"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A1357" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A1369" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5:B5"/>
+      <selection pane="bottomLeft" activeCell="C1390" sqref="C1390"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="11.45" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="26.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16383" width="0" style="1" hidden="1"/>
     <col min="16384" max="16384" width="0" style="1" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="11.25" x14ac:dyDescent="0.15">
       <c r="C1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="11.25" x14ac:dyDescent="0.15">
       <c r="C2" s="2" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
@@ -18472,50 +18472,174 @@
       <c r="C1380" s="4">
         <v>0.14000000000000001</v>
       </c>
     </row>
     <row r="1381" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1381" s="14">
         <v>46110</v>
       </c>
       <c r="B1381" s="14">
         <v>46116</v>
       </c>
       <c r="C1381" s="4">
         <v>0.15</v>
       </c>
     </row>
     <row r="1382" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1382" s="14">
         <v>46117</v>
       </c>
       <c r="B1382" s="14">
         <v>46123</v>
       </c>
       <c r="C1382" s="4">
         <v>0.14000000000000001</v>
       </c>
+    </row>
+    <row r="1383" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1383" s="14">
+        <v>46124</v>
+      </c>
+      <c r="B1383" s="14">
+        <v>46130</v>
+      </c>
+      <c r="C1383" s="4">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1384" s="14">
+        <v>46131</v>
+      </c>
+      <c r="B1384" s="14">
+        <v>46137</v>
+      </c>
+      <c r="C1384" s="4">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1385" s="14">
+        <v>46138</v>
+      </c>
+      <c r="B1385" s="14">
+        <v>46144</v>
+      </c>
+      <c r="C1385" s="4">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1386" s="14">
+        <v>46145</v>
+      </c>
+      <c r="B1386" s="14">
+        <v>46151</v>
+      </c>
+      <c r="C1386" s="4">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1387" s="14">
+        <v>46152</v>
+      </c>
+      <c r="B1387" s="14">
+        <v>46158</v>
+      </c>
+      <c r="C1387" s="4">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1388" s="14">
+        <v>46159</v>
+      </c>
+      <c r="B1388" s="14">
+        <v>46165</v>
+      </c>
+      <c r="C1388" s="4">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1389" s="14">
+        <v>46166</v>
+      </c>
+      <c r="B1389" s="14">
+        <v>46172</v>
+      </c>
+      <c r="C1389" s="4">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1390" s="14">
+        <v>46173</v>
+      </c>
+      <c r="B1390" s="14">
+        <v>46179</v>
+      </c>
+      <c r="C1390" s="4">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C1391" s="4"/>
+    </row>
+    <row r="1392" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C1392" s="4"/>
+    </row>
+    <row r="1393" spans="3:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C1393" s="4"/>
+    </row>
+    <row r="1394" spans="3:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C1394" s="4"/>
+    </row>
+    <row r="1395" spans="3:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C1395" s="4"/>
+    </row>
+    <row r="1396" spans="3:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C1396" s="4"/>
+    </row>
+    <row r="1397" spans="3:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C1397" s="4"/>
+    </row>
+    <row r="1398" spans="3:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C1398" s="4"/>
+    </row>
+    <row r="1399" spans="3:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C1399" s="4"/>
+    </row>
+    <row r="1400" spans="3:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C1400" s="4"/>
+    </row>
+    <row r="1401" spans="3:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C1401" s="4"/>
+    </row>
+    <row r="1402" spans="3:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C1402" s="4"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A10:C1053">
     <sortCondition ref="A10:A1053"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>