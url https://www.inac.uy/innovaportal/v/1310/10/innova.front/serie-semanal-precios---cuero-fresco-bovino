--- v4 (2026-06-14)
+++ v5 (2026-09-07)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\Análisis sectorial\Indicadores y Precios\Cueros\ingreso cuero\Ingreso datos cueros - semanales\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B67A3BB8-5975-487F-8D39-DCB0744FBA29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73672EE3-E289-4F97-BB01-35DFCB123110}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CUERO" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="866" uniqueCount="866">
   <si>
@@ -3319,56 +3319,56 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C1402"/>
+  <dimension ref="A1:C1403"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A1369" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A1384" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
-      <selection pane="bottomLeft" activeCell="C1390" sqref="C1390"/>
+      <selection pane="bottomLeft" activeCell="A1403" sqref="A1403"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="11.45" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="26.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16383" width="0" style="1" hidden="1"/>
     <col min="16384" max="16384" width="0" style="1" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="11.25" x14ac:dyDescent="0.15">
       <c r="C1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="11.25" x14ac:dyDescent="0.15">
       <c r="C2" s="2" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
@@ -18562,84 +18562,183 @@
       </c>
     </row>
     <row r="1389" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1389" s="14">
         <v>46166</v>
       </c>
       <c r="B1389" s="14">
         <v>46172</v>
       </c>
       <c r="C1389" s="4">
         <v>0.19</v>
       </c>
     </row>
     <row r="1390" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1390" s="14">
         <v>46173</v>
       </c>
       <c r="B1390" s="14">
         <v>46179</v>
       </c>
       <c r="C1390" s="4">
         <v>0.19</v>
       </c>
     </row>
     <row r="1391" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C1391" s="4"/>
+      <c r="A1391" s="14">
+        <v>46180</v>
+      </c>
+      <c r="B1391" s="14">
+        <v>46186</v>
+      </c>
+      <c r="C1391" s="4">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="1392" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C1392" s="4"/>
-[...29 lines deleted...]
-      <c r="C1402" s="4"/>
+      <c r="A1392" s="14">
+        <v>46187</v>
+      </c>
+      <c r="B1392" s="14">
+        <v>46193</v>
+      </c>
+      <c r="C1392" s="4">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1393" s="14">
+        <v>46194</v>
+      </c>
+      <c r="B1393" s="14">
+        <v>46200</v>
+      </c>
+      <c r="C1393" s="4">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1394" s="14">
+        <v>46201</v>
+      </c>
+      <c r="B1394" s="14">
+        <v>46207</v>
+      </c>
+      <c r="C1394" s="4">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1395" s="14">
+        <v>46208</v>
+      </c>
+      <c r="B1395" s="14">
+        <v>46214</v>
+      </c>
+      <c r="C1395" s="4">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1396" s="14">
+        <v>46215</v>
+      </c>
+      <c r="B1396" s="14">
+        <v>46221</v>
+      </c>
+      <c r="C1396" s="4">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1397" s="14">
+        <v>46222</v>
+      </c>
+      <c r="B1397" s="14">
+        <v>46228</v>
+      </c>
+      <c r="C1397" s="4">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1398" s="14">
+        <v>46229</v>
+      </c>
+      <c r="B1398" s="14">
+        <v>46235</v>
+      </c>
+      <c r="C1398" s="4">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1399" s="14">
+        <v>46236</v>
+      </c>
+      <c r="B1399" s="14">
+        <v>46242</v>
+      </c>
+      <c r="C1399" s="4">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1400" s="14">
+        <v>46243</v>
+      </c>
+      <c r="B1400" s="14">
+        <v>46249</v>
+      </c>
+      <c r="C1400" s="4">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1401" s="14">
+        <v>46250</v>
+      </c>
+      <c r="B1401" s="14">
+        <v>46256</v>
+      </c>
+      <c r="C1401" s="4">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1402" s="14">
+        <v>46257</v>
+      </c>
+      <c r="B1402" s="14">
+        <v>46263</v>
+      </c>
+      <c r="C1402" s="4">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:3" ht="11.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C1403" s="4"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A10:C1053">
     <sortCondition ref="A10:A1053"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>