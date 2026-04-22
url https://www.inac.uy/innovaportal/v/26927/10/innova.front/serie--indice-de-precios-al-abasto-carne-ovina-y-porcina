--- v1 (2026-03-06)
+++ v2 (2026-04-22)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\Co-working\Mercado Doméstico\Solicitudes de información\ARCE\Porcino y Ovino\Metodología I-0.7%\Actualizaciones mensuales web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F0CBD85-B6F7-4758-A595-831B62801E84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F033C75-0F2E-43AE-9F85-418FC66E67DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="tabla" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">tabla!$A$1:$G$54</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">tabla!$A$1:$G$56</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Instituto Nacional de Carnes</t>
   </si>
   <si>
     <t>Gerencia de Información</t>
@@ -797,60 +797,60 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="50">
     <cellStyle name="20% - Énfasis1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Bueno" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Cálculo" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Celda de comprobación" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Celda vinculada" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="DatGrales" xfId="49" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
@@ -1257,295 +1257,295 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30756372-4892-4A24-8075-9AB2B6AA8AF7}">
-  <dimension ref="A1:DXD63"/>
+  <dimension ref="A1:DXD65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="E47" sqref="E47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="1" customWidth="1"/>
     <col min="2" max="3" width="11.42578125" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="1" customWidth="1"/>
     <col min="8" max="9" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="3332" width="0" hidden="1" customWidth="1"/>
     <col min="3333" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="G1" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="9"/>
       <c r="G2" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="8"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A4" s="14" t="s">
+      <c r="A4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="15"/>
-[...4 lines deleted...]
-      <c r="G4" s="16"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="17"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A6" s="17" t="s">
+      <c r="A6" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="17"/>
-[...4 lines deleted...]
-      <c r="G6" s="17"/>
+      <c r="B6" s="14"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="14"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
     </row>
     <row r="9" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="B9" s="3"/>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="1"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B10" s="3"/>
       <c r="C10" s="6">
         <v>44927</v>
       </c>
       <c r="D10" s="7">
         <v>103.89972144846797</v>
       </c>
       <c r="E10" s="7">
         <v>94.34850863422291</v>
       </c>
       <c r="J10" s="1"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B11" s="3"/>
       <c r="C11" s="6">
         <v>44958</v>
       </c>
       <c r="D11" s="7">
         <v>100</v>
       </c>
       <c r="E11" s="7">
         <v>91.679748822605958</v>
       </c>
       <c r="J11" s="1"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B12" s="3"/>
       <c r="C12" s="6">
         <v>44986</v>
       </c>
       <c r="D12" s="7">
         <v>91.754874651810582</v>
       </c>
       <c r="E12" s="7">
         <v>98.11616954474097</v>
       </c>
       <c r="J12" s="1"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B13" s="3"/>
       <c r="C13" s="6">
         <v>45017</v>
       </c>
       <c r="D13" s="7">
         <v>94.261838440111418</v>
       </c>
       <c r="E13" s="7">
         <v>100.54945054945054</v>
       </c>
       <c r="J13" s="1"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B14" s="3"/>
       <c r="C14" s="6">
         <v>45047</v>
       </c>
       <c r="D14" s="7">
         <v>100.50139275766017</v>
       </c>
       <c r="E14" s="7">
         <v>97.802197802197796</v>
       </c>
       <c r="J14" s="1"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B15" s="3"/>
       <c r="C15" s="6">
         <v>45078</v>
       </c>
       <c r="D15" s="7">
         <v>87.855153203342624</v>
       </c>
       <c r="E15" s="7">
         <v>96.467817896389334</v>
       </c>
       <c r="J15" s="1"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B16" s="3"/>
       <c r="C16" s="6">
         <v>45108</v>
       </c>
       <c r="D16" s="7">
         <v>89.749303621169915</v>
       </c>
       <c r="E16" s="7">
         <v>97.802197802197796</v>
       </c>
       <c r="J16" s="1"/>
     </row>
-    <row r="17" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B17" s="3"/>
       <c r="C17" s="6">
         <v>45139</v>
       </c>
       <c r="D17" s="7">
         <v>101.4484679665738</v>
       </c>
       <c r="E17" s="7">
         <v>95.761381475667179</v>
       </c>
       <c r="J17" s="1"/>
     </row>
-    <row r="18" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B18" s="3"/>
       <c r="C18" s="6">
         <v>45170</v>
       </c>
       <c r="D18" s="7">
         <v>89.526462395543177</v>
       </c>
       <c r="E18" s="7">
         <v>95.604395604395592</v>
       </c>
       <c r="J18" s="1"/>
     </row>
-    <row r="19" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B19" s="3"/>
       <c r="C19" s="6">
         <v>45200</v>
       </c>
       <c r="D19" s="7">
         <v>88.913649025069631</v>
       </c>
       <c r="E19" s="7">
         <v>96.389324960753527</v>
       </c>
       <c r="J19" s="1"/>
     </row>
-    <row r="20" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B20" s="3"/>
       <c r="C20" s="6">
         <v>45231</v>
       </c>
       <c r="D20" s="7">
         <v>84.401114206128142</v>
       </c>
       <c r="E20" s="7">
         <v>101.49136577708006</v>
       </c>
       <c r="J20" s="1"/>
     </row>
-    <row r="21" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B21" s="3"/>
       <c r="C21" s="6">
         <v>45261</v>
       </c>
       <c r="D21" s="7">
         <v>89.972144846796652</v>
       </c>
       <c r="E21" s="7">
         <v>103.29670329670328</v>
       </c>
       <c r="J21" s="1"/>
     </row>
     <row r="22" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B22" s="3"/>
       <c r="C22" s="6">
         <v>45292</v>
       </c>
       <c r="D22" s="7">
         <v>100</v>
       </c>
       <c r="E22" s="7">
         <v>100</v>
       </c>
       <c r="J22" s="1"/>
     </row>
@@ -1813,127 +1813,150 @@
     </row>
     <row r="44" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="1"/>
       <c r="C44" s="6">
         <v>45962</v>
       </c>
       <c r="D44" s="7">
         <v>157.78693874053334</v>
       </c>
       <c r="E44" s="7">
         <v>111.22448979591834</v>
       </c>
     </row>
     <row r="45" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="1"/>
       <c r="C45" s="6">
         <v>45992</v>
       </c>
       <c r="D45" s="7">
         <v>147.35376044568244</v>
       </c>
       <c r="E45" s="7">
         <v>110.04709576138146</v>
       </c>
     </row>
-    <row r="46" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="1"/>
-      <c r="C46" s="1"/>
-[...7 lines deleted...]
-      <c r="J47" s="1"/>
+      <c r="C46" s="6">
+        <v>46023</v>
+      </c>
+      <c r="D46" s="7">
+        <v>182.9526462395543</v>
+      </c>
+      <c r="E46" s="7">
+        <v>109.91476646395068</v>
+      </c>
+    </row>
+    <row r="47" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="C47" s="6">
+        <v>46054</v>
+      </c>
+      <c r="D47" s="7">
+        <v>172.29121929515483</v>
+      </c>
+      <c r="E47" s="7">
+        <v>104.71853123132257</v>
+      </c>
     </row>
     <row r="48" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="J48" s="1"/>
     </row>
     <row r="49" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
+      <c r="D49" s="13"/>
+      <c r="E49" s="13"/>
       <c r="J49" s="1"/>
     </row>
     <row r="50" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
+      <c r="J50" s="1"/>
     </row>
     <row r="51" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B51" s="1"/>
       <c r="C51" s="1"/>
+      <c r="J51" s="1"/>
     </row>
     <row r="52" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
     </row>
     <row r="53" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B53" s="1"/>
       <c r="C53" s="1"/>
     </row>
     <row r="54" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B54" s="1"/>
       <c r="C54" s="1"/>
     </row>
     <row r="55" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
     </row>
     <row r="56" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
     </row>
     <row r="57" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
     </row>
     <row r="58" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
     </row>
     <row r="59" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
     </row>
     <row r="60" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
     </row>
     <row r="61" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
     </row>
     <row r="62" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
     </row>
     <row r="63" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
       <c r="B63" s="1"/>
       <c r="C63" s="1"/>
+    </row>
+    <row r="64" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="1"/>
+      <c r="C64" s="1"/>
+    </row>
+    <row r="65" spans="2:3" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>