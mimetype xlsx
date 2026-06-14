--- v2 (2026-04-22)
+++ v3 (2026-06-14)
@@ -1,123 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\Co-working\Mercado Doméstico\Solicitudes de información\ARCE\Porcino y Ovino\Metodología I-0.7%\Actualizaciones mensuales web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\Co-working\Divulgación\Información pública\Serie- Índice de precios al abasto carne ovina y porcina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F033C75-0F2E-43AE-9F85-418FC66E67DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{35CCEDBE-FD4C-4932-AF15-A474180B1750}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="tabla" sheetId="7" r:id="rId1"/>
+    <sheet name="Índice de precios" sheetId="8" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <t>Índice de precios carne ovina</t>
   </si>
   <si>
     <t>Índice de precios carne porcina</t>
-  </si>
-[...4 lines deleted...]
-    <t>Nota metodológica</t>
   </si>
   <si>
     <t>En la especie porcina se considera el origen nacional e importado destino abasto.</t>
   </si>
   <si>
     <t>En la especie ovina se considera el origen nacional destino abasto.</t>
   </si>
   <si>
-    <t>Los índices de precios al abasto son calculados a partir de las declaraciónes mensuales de los contribuyebtes del 0,7% INAC.</t>
+    <t>Índice de precios al abasto - carne ovina y porcina</t>
+  </si>
+  <si>
+    <t>Base 100=enero 2024</t>
+  </si>
+  <si>
+    <t>Los índices de precios al abasto son calculados a partir de las declaraciones mensuales de los contribuyentes del 0,7% INAC.</t>
+  </si>
+  <si>
+    <t>Período</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -231,86 +223,137 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <color rgb="FF005871"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF5FC3E6"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF002F6C"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF58C4E3"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF002F6C"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF005871"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF002F6C"/>
+      <name val="Verdana"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color theme="4" tint="-0.249977111117893"/>
+      <color rgb="FF5FC3E6"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF002F6C"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <b/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <color theme="4" tint="-0.249977111117893"/>
+      <color theme="0" tint="-0.499984740745262"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <color theme="0" tint="-0.499984740745262"/>
+      <name val="Verdana"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="39">
+  <fills count="40">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -482,52 +525,58 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF6699FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF3333FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="19">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -630,141 +679,65 @@
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="0"/>
-[...39 lines deleted...]
-      <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...33 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="50">
+  <cellStyleXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -773,206 +746,243 @@
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="10">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="34" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="35" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="36" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="37" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="38" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11"/>
-  </cellStyleXfs>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="17" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+  </cellStyleXfs>
+  <cellXfs count="14">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="39" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="39" borderId="0" xfId="51" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="39" borderId="0" xfId="51" applyFill="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="39" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="28" fillId="39" borderId="12" xfId="52" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="39" borderId="12" xfId="52" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="39" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="39" borderId="0" xfId="50" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="39" borderId="0" xfId="50" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="39" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="39" borderId="0" xfId="51" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="30" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="33" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="50">
+  <cellStyles count="54">
     <cellStyle name="20% - Énfasis1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Bueno" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Cálculo" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Celda de comprobación" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Celda vinculada" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Columnas2" xfId="53" xr:uid="{7245A0BE-27A0-44B2-84C7-F537B8F7CC31}"/>
     <cellStyle name="DatGrales" xfId="49" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Encabezado 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Encabezado 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Énfasis1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Énfasis2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Énfasis3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Énfasis4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Énfasis5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Énfasis6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Entrada" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Fila" xfId="52" xr:uid="{15374A6D-4870-4696-BC2C-27E2DF6F0694}"/>
     <cellStyle name="Incorrecto" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="NivelInd1" xfId="43" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="NivelInd2" xfId="44" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="NivelInd3" xfId="45" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="NivelInd4" xfId="46" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="NivelInd5" xfId="47" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="NivelInd6" xfId="48" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Notas" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Salida" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Sub" xfId="51" xr:uid="{DDFC33CA-D4A8-4CF0-B56C-C441297A34E7}"/>
     <cellStyle name="Texto de advertencia" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Texto explicativo" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="TitGrilla" xfId="42" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Titulo" xfId="50" xr:uid="{A0D3F898-B69D-4116-8AAC-07ABD33FDFF4}"/>
     <cellStyle name="Título" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Título 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Título 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF002F6C"/>
+      <color rgb="FF00436C"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>68580</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>108585</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>8255</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagen 1">
+        <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94A77065-6391-4C19-8BF8-23AE2E8E0062}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA3B7879-840B-41A7-8A43-44632AA0EDEC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
+        <a:srcRect l="30205" t="36937" r="30589" b="35943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="68580" y="76200"/>
-          <a:ext cx="798098" cy="417195"/>
+          <a:off x="285750" y="0"/>
+          <a:ext cx="1227455" cy="600075"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -1252,740 +1262,466 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30756372-4892-4A24-8075-9AB2B6AA8AF7}">
-  <dimension ref="A1:DXD65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9EC97AF-E153-41FF-A94B-76F6D9871C3C}">
+  <dimension ref="A1:Z37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E47" sqref="E47"/>
+      <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="3333" max="16384" width="11.42578125" hidden="1"/>
+    <col min="1" max="1" width="4.28515625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="18.28515625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="9" width="14.5703125" style="4" customWidth="1"/>
+    <col min="10" max="12" width="14.5703125" style="4" hidden="1" customWidth="1"/>
+    <col min="13" max="26" width="0" style="4" hidden="1" customWidth="1"/>
+    <col min="27" max="16384" width="14.5703125" style="4" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="G1" s="10" t="s">
+    <row r="1" spans="1:4" s="10" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:4" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:4" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+    </row>
+    <row r="4" spans="1:4" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+    </row>
+    <row r="5" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="3"/>
+      <c r="B5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+    </row>
+    <row r="6" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="B6" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+    </row>
+    <row r="7" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="B7" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+    </row>
+    <row r="8" spans="1:4" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="4"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+    </row>
+    <row r="9" spans="1:4" s="1" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="G2" s="10" t="s">
+      <c r="D9" s="6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...82 lines deleted...]
-      <c r="D11" s="7">
+    <row r="10" spans="1:4" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B10" s="12">
+        <v>45292</v>
+      </c>
+      <c r="C10" s="13">
         <v>100</v>
       </c>
-      <c r="E11" s="7">
-[...38 lines deleted...]
-      <c r="E14" s="7">
+      <c r="D10" s="13">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B11" s="12">
+        <v>45323</v>
+      </c>
+      <c r="C11" s="13">
+        <v>87.743732590529248</v>
+      </c>
+      <c r="D11" s="13">
+        <v>101.0014806481548</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B12" s="12">
+        <v>45352</v>
+      </c>
+      <c r="C12" s="13">
+        <v>88.412256267409461</v>
+      </c>
+      <c r="D12" s="13">
         <v>97.802197802197796</v>
       </c>
-      <c r="J14" s="1"/>
-[...45 lines deleted...]
-      <c r="D18" s="7">
+    </row>
+    <row r="13" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B13" s="12">
+        <v>45383</v>
+      </c>
+      <c r="C13" s="13">
         <v>89.526462395543177</v>
       </c>
-      <c r="E18" s="7">
-[...90 lines deleted...]
-      <c r="E25" s="7">
+      <c r="D13" s="13">
         <v>96.23233908948194</v>
       </c>
-      <c r="J25" s="1"/>
-[...2 lines deleted...]
-      <c r="C26" s="6">
+    </row>
+    <row r="14" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B14" s="12">
         <v>45413</v>
       </c>
-      <c r="D26" s="7">
+      <c r="C14" s="13">
         <v>86.771159660503344</v>
       </c>
-      <c r="E26" s="7">
+      <c r="D14" s="13">
         <v>95.274637277016538</v>
       </c>
     </row>
-    <row r="27" spans="2:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C27" s="6">
+    <row r="15" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B15" s="12">
         <v>45444</v>
       </c>
-      <c r="D27" s="7">
+      <c r="C15" s="13">
         <v>103.72499300075586</v>
       </c>
-      <c r="E27" s="7">
+      <c r="D15" s="13">
         <v>96.829392803884176</v>
       </c>
-      <c r="J27" s="1"/>
-[...3 lines deleted...]
-      <c r="C28" s="6">
+    </row>
+    <row r="16" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B16" s="12">
         <v>45474</v>
       </c>
-      <c r="D28" s="7">
+      <c r="C16" s="13">
         <v>90.685082346250397</v>
       </c>
-      <c r="E28" s="7">
+      <c r="D16" s="13">
         <v>98.248336101319083</v>
       </c>
-      <c r="J28" s="1"/>
-[...3 lines deleted...]
-      <c r="C29" s="6">
+    </row>
+    <row r="17" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B17" s="12">
         <v>45505</v>
       </c>
-      <c r="D29" s="7">
+      <c r="C17" s="13">
         <v>103.12228285860687</v>
       </c>
-      <c r="E29" s="7">
+      <c r="D17" s="13">
         <v>100.70883139384661</v>
       </c>
-      <c r="J29" s="1"/>
-[...3 lines deleted...]
-      <c r="C30" s="6">
+    </row>
+    <row r="18" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B18" s="12">
         <v>45536</v>
       </c>
-      <c r="D30" s="7">
+      <c r="C18" s="13">
         <v>104.80985721444962</v>
       </c>
-      <c r="E30" s="7">
+      <c r="D18" s="13">
         <v>104.28300325959661</v>
       </c>
-      <c r="J30" s="1"/>
-[...3 lines deleted...]
-      <c r="C31" s="6">
+    </row>
+    <row r="19" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B19" s="12">
         <v>45566</v>
       </c>
-      <c r="D31" s="7">
+      <c r="C19" s="13">
         <v>114.88304871107215</v>
       </c>
-      <c r="E31" s="7">
+      <c r="D19" s="13">
         <v>108.53894475824997</v>
       </c>
-      <c r="J31" s="1"/>
-[...3 lines deleted...]
-      <c r="C32" s="6">
+    </row>
+    <row r="20" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B20" s="12">
         <v>45597</v>
       </c>
-      <c r="D32" s="7">
+      <c r="C20" s="13">
         <v>113.34298292381351</v>
       </c>
-      <c r="E32" s="7">
+      <c r="D20" s="13">
         <v>111.68947238226963</v>
       </c>
-      <c r="J32" s="1"/>
-[...3 lines deleted...]
-      <c r="C33" s="6">
+    </row>
+    <row r="21" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B21" s="12">
         <v>45627</v>
       </c>
-      <c r="D33" s="7">
+      <c r="C21" s="13">
         <v>121.4442644309883</v>
       </c>
-      <c r="E33" s="7">
+      <c r="D21" s="13">
         <v>116.62431169335605</v>
       </c>
-      <c r="J33" s="1"/>
-[...3 lines deleted...]
-      <c r="C34" s="6">
+    </row>
+    <row r="22" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B22" s="12">
         <v>45658</v>
       </c>
-      <c r="D34" s="7">
+      <c r="C22" s="13">
         <v>115.98204006588621</v>
       </c>
-      <c r="E34" s="7">
+      <c r="D22" s="13">
         <v>115.81933164071607</v>
       </c>
-      <c r="J34" s="1"/>
-[...3 lines deleted...]
-      <c r="C35" s="6">
+    </row>
+    <row r="23" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B23" s="12">
         <v>45689</v>
       </c>
-      <c r="D35" s="7">
+      <c r="C23" s="13">
         <v>104.13390206379083</v>
       </c>
-      <c r="E35" s="7">
+      <c r="D23" s="13">
         <v>114.45297126539469</v>
       </c>
     </row>
-    <row r="36" spans="2:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C36" s="6">
+    <row r="24" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B24" s="12">
         <v>45717</v>
       </c>
-      <c r="D36" s="7">
+      <c r="C24" s="13">
         <v>134.85056986538527</v>
       </c>
-      <c r="E36" s="7">
+      <c r="D24" s="13">
         <v>117.9387428584689</v>
       </c>
     </row>
-    <row r="37" spans="2:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C37" s="6">
+    <row r="25" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B25" s="12">
         <v>45748</v>
       </c>
-      <c r="D37" s="7">
+      <c r="C25" s="13">
         <v>138.19037846188684</v>
       </c>
-      <c r="E37" s="7">
+      <c r="D25" s="13">
         <v>116.96079088373847</v>
       </c>
     </row>
-    <row r="38" spans="2:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C38" s="6">
+    <row r="26" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
+      <c r="B26" s="12">
         <v>45778</v>
       </c>
-      <c r="D38" s="7">
+      <c r="C26" s="13">
         <v>137.33946659596236</v>
       </c>
-      <c r="E38" s="7">
+      <c r="D26" s="13">
         <v>118.94773047298359</v>
       </c>
     </row>
-    <row r="39" spans="2:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C39" s="6">
+    <row r="27" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A27" s="1"/>
+      <c r="B27" s="12">
         <v>45809</v>
       </c>
-      <c r="D39" s="7">
+      <c r="C27" s="13">
         <v>134.13666561557002</v>
       </c>
-      <c r="E39" s="7">
+      <c r="D27" s="13">
         <v>118.53924559596751</v>
       </c>
     </row>
-    <row r="40" spans="2:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C40" s="6">
+    <row r="28" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A28" s="1"/>
+      <c r="B28" s="12">
         <v>45839</v>
       </c>
-      <c r="D40" s="7">
+      <c r="C28" s="13">
         <v>133.19647449441197</v>
       </c>
-      <c r="E40" s="7">
+      <c r="D28" s="13">
         <v>116.55871365285444</v>
       </c>
     </row>
-    <row r="41" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C41" s="6">
+    <row r="29" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A29" s="1"/>
+      <c r="B29" s="12">
         <v>45870</v>
       </c>
-      <c r="D41" s="7">
+      <c r="C29" s="13">
         <v>128.27296364604169</v>
       </c>
-      <c r="E41" s="7">
+      <c r="D29" s="13">
         <v>117.52459901222494</v>
       </c>
     </row>
-    <row r="42" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C42" s="6">
+    <row r="30" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A30" s="1"/>
+      <c r="B30" s="12">
         <v>45901</v>
       </c>
-      <c r="D42" s="7">
+      <c r="C30" s="13">
         <v>141.27950513484419</v>
       </c>
-      <c r="E42" s="7">
+      <c r="D30" s="13">
         <v>114.78122630638164</v>
       </c>
     </row>
-    <row r="43" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C43" s="6">
+    <row r="31" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A31" s="1"/>
+      <c r="B31" s="12">
         <v>45931</v>
       </c>
-      <c r="D43" s="7">
+      <c r="C31" s="13">
         <v>155.00152363829389</v>
       </c>
-      <c r="E43" s="7">
+      <c r="D31" s="13">
         <v>115.60825317324512</v>
       </c>
     </row>
-    <row r="44" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C44" s="6">
+    <row r="32" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A32" s="1"/>
+      <c r="B32" s="12">
         <v>45962</v>
       </c>
-      <c r="D44" s="7">
+      <c r="C32" s="13">
         <v>157.78693874053334</v>
       </c>
-      <c r="E44" s="7">
+      <c r="D32" s="13">
         <v>111.22448979591834</v>
       </c>
     </row>
-    <row r="45" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C45" s="6">
+    <row r="33" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A33" s="1"/>
+      <c r="B33" s="12">
         <v>45992</v>
       </c>
-      <c r="D45" s="7">
+      <c r="C33" s="13">
         <v>147.35376044568244</v>
       </c>
-      <c r="E45" s="7">
+      <c r="D33" s="13">
         <v>110.04709576138146</v>
       </c>
     </row>
-    <row r="46" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C46" s="6">
+    <row r="34" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A34" s="1"/>
+      <c r="B34" s="12">
         <v>46023</v>
       </c>
-      <c r="D46" s="7">
+      <c r="C34" s="13">
         <v>182.9526462395543</v>
       </c>
-      <c r="E46" s="7">
+      <c r="D34" s="13">
         <v>109.91476646395068</v>
       </c>
     </row>
-    <row r="47" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="C47" s="6">
+    <row r="35" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A35" s="7"/>
+      <c r="B35" s="12">
         <v>46054</v>
       </c>
-      <c r="D47" s="7">
+      <c r="C35" s="13">
         <v>172.29121929515483</v>
       </c>
-      <c r="E47" s="7">
+      <c r="D35" s="13">
         <v>104.71853123132257</v>
       </c>
     </row>
-    <row r="48" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
-[...75 lines deleted...]
-      <c r="C65" s="1"/>
+    <row r="36" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A36" s="7"/>
+      <c r="B36" s="12">
+        <v>46082</v>
+      </c>
+      <c r="C36" s="13">
+        <v>170.67957106705262</v>
+      </c>
+      <c r="D36" s="13">
+        <v>103.05181717363917</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A37" s="7"/>
+      <c r="B37" s="12">
+        <v>46113</v>
+      </c>
+      <c r="C37" s="13">
+        <v>155.14761998860195</v>
+      </c>
+      <c r="D37" s="13">
+        <v>104.2795346972147</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>tabla!Área_de_impresión</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Índice de precios</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valentina Herrera</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>