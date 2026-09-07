--- v3 (2026-06-14)
+++ v4 (2026-09-07)
@@ -1,115 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\Co-working\Divulgación\Información pública\Serie- Índice de precios al abasto carne ovina y porcina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\Co-working\Mercado Doméstico\Solicitudes de información\ARCE\Porcino y Ovino\Metodología I-0.7%\Actualizaciones mensuales web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{35CCEDBE-FD4C-4932-AF15-A474180B1750}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6D5281C2-CD44-46B4-8DF5-F9F0A366DB3A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Índice de precios" sheetId="8" r:id="rId1"/>
+    <sheet name="tabla" sheetId="7" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">tabla!$A$1:$G$60</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+  <si>
+    <t>Instituto Nacional de Carnes</t>
+  </si>
+  <si>
+    <t>Gerencia de Información</t>
+  </si>
   <si>
     <t>Índice de precios carne ovina</t>
   </si>
   <si>
     <t>Índice de precios carne porcina</t>
+  </si>
+  <si>
+    <t>Índice de precios al abasto- carne ovina y carne porcina, enero 2024=100</t>
+  </si>
+  <si>
+    <t>Nota metodológica</t>
   </si>
   <si>
     <t>En la especie porcina se considera el origen nacional e importado destino abasto.</t>
   </si>
   <si>
     <t>En la especie ovina se considera el origen nacional destino abasto.</t>
   </si>
   <si>
-    <t>Índice de precios al abasto - carne ovina y porcina</t>
-[...8 lines deleted...]
-    <t>Período</t>
+    <t>Los índices de precios al abasto son calculados a partir de las declaraciónes mensuales de los contribuyebtes del 0,7% INAC.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -223,137 +231,86 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FF005871"/>
+      <sz val="11"/>
+      <color theme="4" tint="-0.249977111117893"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="4" tint="-0.249977111117893"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Verdana"/>
-[...14 lines deleted...]
-      <family val="2"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FF58C4E3"/>
+      <color theme="4" tint="-0.249977111117893"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...20 lines deleted...]
-      <b/>
       <sz val="9"/>
-      <color rgb="FF5FC3E6"/>
-[...26 lines deleted...]
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="40">
+  <fills count="39">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -525,58 +482,52 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF6699FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF3333FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="13">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -679,65 +630,141 @@
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="54">
+  <cellStyleXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -746,243 +773,206 @@
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="10">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="34" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="35" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="36" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="37" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="38" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+  </cellStyleXfs>
+  <cellXfs count="18">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0">
-[...36 lines deleted...]
-    <xf numFmtId="17" fontId="30" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="33" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="54">
+  <cellStyles count="50">
     <cellStyle name="20% - Énfasis1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Bueno" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Cálculo" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Celda de comprobación" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Celda vinculada" xfId="12" builtinId="24" customBuiltin="1"/>
-    <cellStyle name="Columnas2" xfId="53" xr:uid="{7245A0BE-27A0-44B2-84C7-F537B8F7CC31}"/>
     <cellStyle name="DatGrales" xfId="49" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Encabezado 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Encabezado 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Énfasis1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Énfasis2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Énfasis3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Énfasis4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Énfasis5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Énfasis6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Entrada" xfId="9" builtinId="20" customBuiltin="1"/>
-    <cellStyle name="Fila" xfId="52" xr:uid="{15374A6D-4870-4696-BC2C-27E2DF6F0694}"/>
     <cellStyle name="Incorrecto" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="NivelInd1" xfId="43" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="NivelInd2" xfId="44" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="NivelInd3" xfId="45" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="NivelInd4" xfId="46" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="NivelInd5" xfId="47" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="NivelInd6" xfId="48" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Notas" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Salida" xfId="10" builtinId="21" customBuiltin="1"/>
-    <cellStyle name="Sub" xfId="51" xr:uid="{DDFC33CA-D4A8-4CF0-B56C-C441297A34E7}"/>
     <cellStyle name="Texto de advertencia" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Texto explicativo" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="TitGrilla" xfId="42" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
-    <cellStyle name="Titulo" xfId="50" xr:uid="{A0D3F898-B69D-4116-8AAC-07ABD33FDFF4}"/>
     <cellStyle name="Título" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Título 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Título 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...4 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>68580</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>866678</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>108585</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagen 2">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA3B7879-840B-41A7-8A43-44632AA0EDEC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94A77065-6391-4C19-8BF8-23AE2E8E0062}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect l="30205" t="36937" r="30589" b="35943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="285750" y="0"/>
-          <a:ext cx="1227455" cy="600075"/>
+          <a:off x="68580" y="76200"/>
+          <a:ext cx="798098" cy="417195"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln>
-[...6 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -1262,466 +1252,789 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9EC97AF-E153-41FF-A94B-76F6D9871C3C}">
-  <dimension ref="A1:Z37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30756372-4892-4A24-8075-9AB2B6AA8AF7}">
+  <dimension ref="A1:DXD69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I1" sqref="I1"/>
+      <selection activeCell="E50" sqref="E50:E51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" style="4" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="27" max="16384" width="14.5703125" style="4" hidden="1"/>
+    <col min="1" max="1" width="13.42578125" style="1" customWidth="1"/>
+    <col min="2" max="3" width="11.42578125" customWidth="1"/>
+    <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.5703125" style="1" customWidth="1"/>
+    <col min="8" max="9" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="3332" width="0" hidden="1" customWidth="1"/>
+    <col min="3333" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="10" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-      <c r="B3" s="8" t="s">
+    <row r="1" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="G1" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="9"/>
+      <c r="G2" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="2"/>
+      <c r="C3" s="8"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="9"/>
-[...3 lines deleted...]
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="17"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="2"/>
-[...4 lines deleted...]
-      <c r="B5" s="11" t="s">
+      <c r="C5" s="8"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="14"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="14"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="2"/>
-[...4 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="11"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="11"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="11"/>
+    </row>
+    <row r="9" spans="1:10" ht="60" x14ac:dyDescent="0.25">
+      <c r="B9" s="3"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="2"/>
-[...4 lines deleted...]
-      <c r="B7" s="11" t="s">
+      <c r="E9" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="2"/>
-[...20 lines deleted...]
-      <c r="B10" s="12">
+      <c r="J9" s="1"/>
+    </row>
+    <row r="10" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="3"/>
+      <c r="C10" s="6">
+        <v>44927</v>
+      </c>
+      <c r="D10" s="7">
+        <v>103.89972144846797</v>
+      </c>
+      <c r="E10" s="7">
+        <v>94.34850863422291</v>
+      </c>
+      <c r="J10" s="1"/>
+    </row>
+    <row r="11" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="3"/>
+      <c r="C11" s="6">
+        <v>44958</v>
+      </c>
+      <c r="D11" s="7">
+        <v>100</v>
+      </c>
+      <c r="E11" s="7">
+        <v>91.679748822605958</v>
+      </c>
+      <c r="J11" s="1"/>
+    </row>
+    <row r="12" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="3"/>
+      <c r="C12" s="6">
+        <v>44986</v>
+      </c>
+      <c r="D12" s="7">
+        <v>91.754874651810582</v>
+      </c>
+      <c r="E12" s="7">
+        <v>98.11616954474097</v>
+      </c>
+      <c r="J12" s="1"/>
+    </row>
+    <row r="13" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="3"/>
+      <c r="C13" s="6">
+        <v>45017</v>
+      </c>
+      <c r="D13" s="7">
+        <v>94.261838440111418</v>
+      </c>
+      <c r="E13" s="7">
+        <v>100.54945054945054</v>
+      </c>
+      <c r="J13" s="1"/>
+    </row>
+    <row r="14" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="3"/>
+      <c r="C14" s="6">
+        <v>45047</v>
+      </c>
+      <c r="D14" s="7">
+        <v>100.50139275766017</v>
+      </c>
+      <c r="E14" s="7">
+        <v>97.802197802197796</v>
+      </c>
+      <c r="J14" s="1"/>
+    </row>
+    <row r="15" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="3"/>
+      <c r="C15" s="6">
+        <v>45078</v>
+      </c>
+      <c r="D15" s="7">
+        <v>87.855153203342624</v>
+      </c>
+      <c r="E15" s="7">
+        <v>96.467817896389334</v>
+      </c>
+      <c r="J15" s="1"/>
+    </row>
+    <row r="16" spans="1:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="3"/>
+      <c r="C16" s="6">
+        <v>45108</v>
+      </c>
+      <c r="D16" s="7">
+        <v>89.749303621169915</v>
+      </c>
+      <c r="E16" s="7">
+        <v>97.802197802197796</v>
+      </c>
+      <c r="J16" s="1"/>
+    </row>
+    <row r="17" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="3"/>
+      <c r="C17" s="6">
+        <v>45139</v>
+      </c>
+      <c r="D17" s="7">
+        <v>101.4484679665738</v>
+      </c>
+      <c r="E17" s="7">
+        <v>95.761381475667179</v>
+      </c>
+      <c r="J17" s="1"/>
+    </row>
+    <row r="18" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="3"/>
+      <c r="C18" s="6">
+        <v>45170</v>
+      </c>
+      <c r="D18" s="7">
+        <v>89.526462395543177</v>
+      </c>
+      <c r="E18" s="7">
+        <v>95.604395604395592</v>
+      </c>
+      <c r="J18" s="1"/>
+    </row>
+    <row r="19" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="3"/>
+      <c r="C19" s="6">
+        <v>45200</v>
+      </c>
+      <c r="D19" s="7">
+        <v>88.913649025069631</v>
+      </c>
+      <c r="E19" s="7">
+        <v>96.389324960753527</v>
+      </c>
+      <c r="J19" s="1"/>
+    </row>
+    <row r="20" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="3"/>
+      <c r="C20" s="6">
+        <v>45231</v>
+      </c>
+      <c r="D20" s="7">
+        <v>84.401114206128142</v>
+      </c>
+      <c r="E20" s="7">
+        <v>101.49136577708006</v>
+      </c>
+      <c r="J20" s="1"/>
+    </row>
+    <row r="21" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="3"/>
+      <c r="C21" s="6">
+        <v>45261</v>
+      </c>
+      <c r="D21" s="7">
+        <v>89.972144846796652</v>
+      </c>
+      <c r="E21" s="7">
+        <v>103.29670329670328</v>
+      </c>
+      <c r="J21" s="1"/>
+    </row>
+    <row r="22" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B22" s="3"/>
+      <c r="C22" s="6">
         <v>45292</v>
       </c>
-      <c r="C10" s="13">
+      <c r="D22" s="7">
         <v>100</v>
       </c>
-      <c r="D10" s="13">
+      <c r="E22" s="7">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B11" s="12">
+      <c r="J22" s="1"/>
+    </row>
+    <row r="23" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B23" s="3"/>
+      <c r="C23" s="6">
         <v>45323</v>
       </c>
-      <c r="C11" s="13">
+      <c r="D23" s="7">
         <v>87.743732590529248</v>
       </c>
-      <c r="D11" s="13">
+      <c r="E23" s="7">
         <v>101.0014806481548</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B12" s="12">
+      <c r="J23" s="1"/>
+    </row>
+    <row r="24" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B24" s="3"/>
+      <c r="C24" s="6">
         <v>45352</v>
       </c>
-      <c r="C12" s="13">
+      <c r="D24" s="7">
         <v>88.412256267409461</v>
       </c>
-      <c r="D12" s="13">
+      <c r="E24" s="7">
         <v>97.802197802197796</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B13" s="12">
+      <c r="J24" s="1"/>
+    </row>
+    <row r="25" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B25" s="3"/>
+      <c r="C25" s="6">
         <v>45383</v>
       </c>
-      <c r="C13" s="13">
+      <c r="D25" s="7">
         <v>89.526462395543177</v>
       </c>
-      <c r="D13" s="13">
+      <c r="E25" s="7">
         <v>96.23233908948194</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B14" s="12">
+      <c r="J25" s="1"/>
+    </row>
+    <row r="26" spans="2:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C26" s="6">
         <v>45413</v>
       </c>
-      <c r="C14" s="13">
+      <c r="D26" s="7">
         <v>86.771159660503344</v>
       </c>
-      <c r="D14" s="13">
+      <c r="E26" s="7">
         <v>95.274637277016538</v>
       </c>
     </row>
-    <row r="15" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
-      <c r="B15" s="12">
+    <row r="27" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B27" s="1"/>
+      <c r="C27" s="6">
         <v>45444</v>
       </c>
-      <c r="C15" s="13">
+      <c r="D27" s="7">
         <v>103.72499300075586</v>
       </c>
-      <c r="D15" s="13">
+      <c r="E27" s="7">
         <v>96.829392803884176</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B16" s="12">
+      <c r="J27" s="1"/>
+    </row>
+    <row r="28" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B28" s="1"/>
+      <c r="C28" s="6">
         <v>45474</v>
       </c>
-      <c r="C16" s="13">
+      <c r="D28" s="7">
         <v>90.685082346250397</v>
       </c>
-      <c r="D16" s="13">
+      <c r="E28" s="7">
         <v>98.248336101319083</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B17" s="12">
+      <c r="J28" s="1"/>
+    </row>
+    <row r="29" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B29" s="1"/>
+      <c r="C29" s="6">
         <v>45505</v>
       </c>
-      <c r="C17" s="13">
+      <c r="D29" s="7">
         <v>103.12228285860687</v>
       </c>
-      <c r="D17" s="13">
+      <c r="E29" s="7">
         <v>100.70883139384661</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B18" s="12">
+      <c r="J29" s="1"/>
+    </row>
+    <row r="30" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B30" s="1"/>
+      <c r="C30" s="6">
         <v>45536</v>
       </c>
-      <c r="C18" s="13">
+      <c r="D30" s="7">
         <v>104.80985721444962</v>
       </c>
-      <c r="D18" s="13">
+      <c r="E30" s="7">
         <v>104.28300325959661</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B19" s="12">
+      <c r="J30" s="1"/>
+    </row>
+    <row r="31" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B31" s="1"/>
+      <c r="C31" s="6">
         <v>45566</v>
       </c>
-      <c r="C19" s="13">
+      <c r="D31" s="7">
         <v>114.88304871107215</v>
       </c>
-      <c r="D19" s="13">
+      <c r="E31" s="7">
         <v>108.53894475824997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B20" s="12">
+      <c r="J31" s="1"/>
+    </row>
+    <row r="32" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B32" s="1"/>
+      <c r="C32" s="6">
         <v>45597</v>
       </c>
-      <c r="C20" s="13">
+      <c r="D32" s="7">
         <v>113.34298292381351</v>
       </c>
-      <c r="D20" s="13">
+      <c r="E32" s="7">
         <v>111.68947238226963</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B21" s="12">
+      <c r="J32" s="1"/>
+    </row>
+    <row r="33" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B33" s="1"/>
+      <c r="C33" s="6">
         <v>45627</v>
       </c>
-      <c r="C21" s="13">
+      <c r="D33" s="7">
         <v>121.4442644309883</v>
       </c>
-      <c r="D21" s="13">
+      <c r="E33" s="7">
         <v>116.62431169335605</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="12">
+      <c r="J33" s="1"/>
+    </row>
+    <row r="34" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B34" s="1"/>
+      <c r="C34" s="6">
         <v>45658</v>
       </c>
-      <c r="C22" s="13">
+      <c r="D34" s="7">
         <v>115.98204006588621</v>
       </c>
-      <c r="D22" s="13">
+      <c r="E34" s="7">
         <v>115.81933164071607</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B23" s="12">
+      <c r="J34" s="1"/>
+    </row>
+    <row r="35" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B35" s="1"/>
+      <c r="C35" s="6">
         <v>45689</v>
       </c>
-      <c r="C23" s="13">
+      <c r="D35" s="7">
         <v>104.13390206379083</v>
       </c>
-      <c r="D23" s="13">
+      <c r="E35" s="7">
         <v>114.45297126539469</v>
       </c>
     </row>
-    <row r="24" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
-      <c r="B24" s="12">
+    <row r="36" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B36" s="1"/>
+      <c r="C36" s="6">
         <v>45717</v>
       </c>
-      <c r="C24" s="13">
+      <c r="D36" s="7">
         <v>134.85056986538527</v>
       </c>
-      <c r="D24" s="13">
+      <c r="E36" s="7">
         <v>117.9387428584689</v>
       </c>
     </row>
-    <row r="25" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
-      <c r="B25" s="12">
+    <row r="37" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B37" s="1"/>
+      <c r="C37" s="6">
         <v>45748</v>
       </c>
-      <c r="C25" s="13">
+      <c r="D37" s="7">
         <v>138.19037846188684</v>
       </c>
-      <c r="D25" s="13">
+      <c r="E37" s="7">
         <v>116.96079088373847</v>
       </c>
     </row>
-    <row r="26" spans="1:4" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
-      <c r="B26" s="12">
+    <row r="38" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B38" s="1"/>
+      <c r="C38" s="6">
         <v>45778</v>
       </c>
-      <c r="C26" s="13">
+      <c r="D38" s="7">
         <v>137.33946659596236</v>
       </c>
-      <c r="D26" s="13">
+      <c r="E38" s="7">
         <v>118.94773047298359</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B27" s="12">
+    <row r="39" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B39" s="1"/>
+      <c r="C39" s="6">
         <v>45809</v>
       </c>
-      <c r="C27" s="13">
+      <c r="D39" s="7">
         <v>134.13666561557002</v>
       </c>
-      <c r="D27" s="13">
+      <c r="E39" s="7">
         <v>118.53924559596751</v>
       </c>
     </row>
-    <row r="28" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B28" s="12">
+    <row r="40" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B40" s="1"/>
+      <c r="C40" s="6">
         <v>45839</v>
       </c>
-      <c r="C28" s="13">
+      <c r="D40" s="7">
         <v>133.19647449441197</v>
       </c>
-      <c r="D28" s="13">
+      <c r="E40" s="7">
         <v>116.55871365285444</v>
       </c>
     </row>
-    <row r="29" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B29" s="12">
+    <row r="41" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="1"/>
+      <c r="C41" s="6">
         <v>45870</v>
       </c>
-      <c r="C29" s="13">
+      <c r="D41" s="7">
         <v>128.27296364604169</v>
       </c>
-      <c r="D29" s="13">
+      <c r="E41" s="7">
         <v>117.52459901222494</v>
       </c>
     </row>
-    <row r="30" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B30" s="12">
+    <row r="42" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="1"/>
+      <c r="C42" s="6">
         <v>45901</v>
       </c>
-      <c r="C30" s="13">
+      <c r="D42" s="7">
         <v>141.27950513484419</v>
       </c>
-      <c r="D30" s="13">
+      <c r="E42" s="7">
         <v>114.78122630638164</v>
       </c>
     </row>
-    <row r="31" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B31" s="12">
+    <row r="43" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="1"/>
+      <c r="C43" s="6">
         <v>45931</v>
       </c>
-      <c r="C31" s="13">
+      <c r="D43" s="7">
         <v>155.00152363829389</v>
       </c>
-      <c r="D31" s="13">
+      <c r="E43" s="7">
         <v>115.60825317324512</v>
       </c>
     </row>
-    <row r="32" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B32" s="12">
+    <row r="44" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="1"/>
+      <c r="C44" s="6">
         <v>45962</v>
       </c>
-      <c r="C32" s="13">
+      <c r="D44" s="7">
         <v>157.78693874053334</v>
       </c>
-      <c r="D32" s="13">
+      <c r="E44" s="7">
         <v>111.22448979591834</v>
       </c>
     </row>
-    <row r="33" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B33" s="12">
+    <row r="45" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="1"/>
+      <c r="C45" s="6">
         <v>45992</v>
       </c>
-      <c r="C33" s="13">
+      <c r="D45" s="7">
         <v>147.35376044568244</v>
       </c>
-      <c r="D33" s="13">
+      <c r="E45" s="7">
         <v>110.04709576138146</v>
       </c>
     </row>
-    <row r="34" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B34" s="12">
+    <row r="46" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="1"/>
+      <c r="C46" s="6">
         <v>46023</v>
       </c>
-      <c r="C34" s="13">
+      <c r="D46" s="7">
         <v>182.9526462395543</v>
       </c>
-      <c r="D34" s="13">
+      <c r="E46" s="7">
         <v>109.91476646395068</v>
       </c>
     </row>
-    <row r="35" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B35" s="12">
+    <row r="47" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B47" s="1"/>
+      <c r="C47" s="6">
         <v>46054</v>
       </c>
-      <c r="C35" s="13">
+      <c r="D47" s="7">
         <v>172.29121929515483</v>
       </c>
-      <c r="D35" s="13">
+      <c r="E47" s="7">
         <v>104.71853123132257</v>
       </c>
     </row>
-    <row r="36" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B36" s="12">
+    <row r="48" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="1"/>
+      <c r="C48" s="6">
         <v>46082</v>
       </c>
-      <c r="C36" s="13">
+      <c r="D48" s="7">
         <v>170.67957106705262</v>
       </c>
-      <c r="D36" s="13">
+      <c r="E48" s="7">
         <v>103.05181717363917</v>
       </c>
     </row>
-    <row r="37" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B37" s="12">
+    <row r="49" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B49" s="1"/>
+      <c r="C49" s="6">
         <v>46113</v>
       </c>
-      <c r="C37" s="13">
+      <c r="D49" s="7">
         <v>155.14761998860195</v>
       </c>
-      <c r="D37" s="13">
+      <c r="E49" s="7">
         <v>104.2795346972147</v>
       </c>
     </row>
+    <row r="50" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B50" s="1"/>
+      <c r="C50" s="6">
+        <v>46143</v>
+      </c>
+      <c r="D50" s="7">
+        <v>167.78690657432313</v>
+      </c>
+      <c r="E50" s="7">
+        <v>104.05901911087754</v>
+      </c>
+    </row>
+    <row r="51" spans="2:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="1"/>
+      <c r="C51" s="6">
+        <v>46174</v>
+      </c>
+      <c r="D51" s="7">
+        <v>175.96812815125881</v>
+      </c>
+      <c r="E51" s="7">
+        <v>100.88583867705294</v>
+      </c>
+    </row>
+    <row r="52" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="1"/>
+      <c r="C52" s="1"/>
+      <c r="J52" s="1"/>
+    </row>
+    <row r="53" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="1"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="13"/>
+      <c r="E53" s="13"/>
+      <c r="J53" s="1"/>
+    </row>
+    <row r="54" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="1"/>
+      <c r="C54" s="1"/>
+      <c r="J54" s="1"/>
+    </row>
+    <row r="55" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="1"/>
+      <c r="C55" s="1"/>
+      <c r="J55" s="1"/>
+    </row>
+    <row r="56" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="1"/>
+      <c r="C56" s="1"/>
+    </row>
+    <row r="57" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="1"/>
+      <c r="C57" s="1"/>
+    </row>
+    <row r="58" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="1"/>
+      <c r="C58" s="1"/>
+    </row>
+    <row r="59" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="1"/>
+      <c r="C59" s="1"/>
+    </row>
+    <row r="60" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="1"/>
+      <c r="C60" s="1"/>
+    </row>
+    <row r="61" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="1"/>
+      <c r="C61" s="1"/>
+    </row>
+    <row r="62" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="1"/>
+      <c r="C62" s="1"/>
+    </row>
+    <row r="63" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="1"/>
+      <c r="C63" s="1"/>
+    </row>
+    <row r="64" spans="2:10" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="1"/>
+      <c r="C64" s="1"/>
+    </row>
+    <row r="65" spans="2:3" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
+    </row>
+    <row r="66" spans="2:3" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+    </row>
+    <row r="67" spans="2:3" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="1"/>
+      <c r="C67" s="1"/>
+    </row>
+    <row r="68" spans="2:3" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="1"/>
+      <c r="C68" s="1"/>
+    </row>
+    <row r="69" spans="2:3" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="1"/>
+      <c r="C69" s="1"/>
+    </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A4:G4"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Índice de precios</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>tabla</vt:lpstr>
+      <vt:lpstr>tabla!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valentina Herrera</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>