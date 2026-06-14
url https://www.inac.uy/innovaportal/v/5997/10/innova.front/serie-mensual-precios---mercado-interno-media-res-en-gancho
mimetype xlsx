--- v0 (2025-12-14)
+++ v1 (2026-06-14)
@@ -1,8039 +1,543 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27425"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <workbookPr autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GIF\VAS\PUBLICACIONES\OTROS INFORMES WEB\22_SERIES\PRECIOS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\inac.local\archivos\GIF\Datos y Estadísticas\Publicaciones Web\Públicos\Series\PRECIOS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A847AE15-13EB-4148-A15C-649DCF1FCDE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9E84AE3E-8677-49E8-8609-303456373185}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-4740" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="DATOS" sheetId="2" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="TABLA anual UYU y USD" sheetId="6" r:id="rId4"/>
+    <sheet name="Evolución mensual" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
-  <pivotCaches>
-[...1 lines deleted...]
-  </pivotCaches>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
+      <mx:CRTarget Flags="8192"/>
+      <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="374" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="325" uniqueCount="25">
   <si>
-    <t>Instituto Nacional de Carnes</t>
+    <t>En dólares y pesos por kilo con impuestos incluídos</t>
   </si>
   <si>
-    <t>Gerencia de Información</t>
+    <t>Media Res Novillo (USD/kg)</t>
   </si>
   <si>
-    <t>EVOLUCION MENSUAL DE PRECIOS EN GANCHO DE CARNICERÍA</t>
+    <t>Media Res Vaca (USD/kg)</t>
   </si>
   <si>
-    <t>Desde enero del 2000</t>
+    <t>Media Res Novillo/Vaca (USD/kg)</t>
+  </si>
+  <si>
+    <t>Carcasa Cordero (USD/kg)</t>
+  </si>
+  <si>
+    <t>Media Res Novillo     ($/kg)</t>
+  </si>
+  <si>
+    <t>Media Res Vaca     ($/kg)</t>
+  </si>
+  <si>
+    <t>Media Res Nov/Vaca ($/kg)</t>
+  </si>
+  <si>
+    <t>Carcasa Cordero ($/kg)</t>
+  </si>
+  <si>
+    <t>Evolución mensual de precios en gancho de carnicería</t>
+  </si>
+  <si>
+    <t>Desde enero 2000</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>ENERO</t>
   </si>
   <si>
     <t>FEBRERO</t>
   </si>
   <si>
     <t>MARZO</t>
   </si>
   <si>
     <t>ABRIL</t>
   </si>
   <si>
     <t>MAYO</t>
   </si>
   <si>
     <t>JUNIO</t>
   </si>
   <si>
     <t>JULIO</t>
   </si>
   <si>
     <t>AGOSTO</t>
   </si>
   <si>
     <t>SETIEMBRE</t>
   </si>
   <si>
     <t>OCTUBRE</t>
   </si>
   <si>
     <t>NOVIEMBRE</t>
   </si>
   <si>
     <t>DICIEMBRE</t>
   </si>
-  <si>
-[...79 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="0.000"/>
+  <numFmts count="2">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="10"/>
+      <color rgb="FF005871"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF58C4E3"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF5FC3E6"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color indexed="62"/>
+      <color rgb="FF5FC3E6"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="2" tint="-0.499984740745262"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="12"/>
+      <color rgb="FF005871"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF5FC3E6"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF58C4E3"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" indent="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" pivotButton="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="27" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="27" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...2 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="24" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="24" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="39">
+    <cellStyle name="Columnas2" xfId="24" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Contenido" xfId="26" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Fila" xfId="27" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Hipervínculo" xfId="1" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="7" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="3" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="9" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="11" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="13" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="4" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="17" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="19" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="22" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="21" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="28" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="30" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="32" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="34" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo" xfId="36" builtinId="8" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="2" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="8" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="5" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="10" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="12" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="14" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="15" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="18" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="20" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="23" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="25" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="29" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="31" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="33" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="35" builtinId="9" hidden="1"/>
+    <cellStyle name="Hipervínculo visitado" xfId="37" builtinId="9" hidden="1"/>
+    <cellStyle name="Millares" xfId="38" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Sub" xfId="6" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Titulo" xfId="16" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
   </cellStyles>
-  <dxfs count="645">
-[...1936 lines deleted...]
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF5FC3E6"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
-[...11 lines deleted...]
-    </xdr:to>
+  <xdr:absoluteAnchor>
+    <xdr:pos x="304800" y="266700"/>
+    <xdr:ext cx="1381343" cy="736600"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9547C634-EE4A-4B90-9F69-71FCC998CDA3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr>
+        <xdr:cNvPicPr preferRelativeResize="0">
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="9524"/>
-          <a:ext cx="782858" cy="409575"/>
+          <a:off x="304800" y="266700"/>
+          <a:ext cx="1381343" cy="736600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
+  </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5513 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="FBBC04"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="34A853"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="FF6D01"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="46BDC6"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="1155CC"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="1155CC"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -8129,11271 +633,12085 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
-    <pageSetUpPr fitToPage="1"/>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:J310"/>
+  <dimension ref="A1:Z333"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="9" topLeftCell="C276" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C300" sqref="C300"/>
+      <pane xSplit="3" ySplit="7" topLeftCell="D305" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="N311" sqref="N311:N312"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="14.1" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="13.28515625" style="1" hidden="1"/>
+    <col min="1" max="1" width="10.7109375" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="3" customWidth="1"/>
+    <col min="3" max="16384" width="10.7109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="J1" s="2" t="s">
+    <row r="1" spans="1:12" s="1" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:12" s="1" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:12" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+    </row>
+    <row r="4" spans="1:12" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="13" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="J2" s="2" t="s">
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="11"/>
+    </row>
+    <row r="5" spans="1:12" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+    </row>
+    <row r="6" spans="1:12" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+    </row>
+    <row r="7" spans="1:12" s="2" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="6" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="D7" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="3"/>
-[...24 lines deleted...]
-      <c r="A7" s="20" t="s">
+      <c r="E7" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="20"/>
-[...10 lines deleted...]
-      <c r="A9" s="4" t="s">
+      <c r="F7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="G7" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="11" t="s">
+      <c r="H7" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" s="4"/>
+    </row>
+    <row r="8" spans="1:12" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="14">
+        <v>2000</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="8">
+        <v>1.581</v>
+      </c>
+      <c r="D8" s="8">
+        <v>1.4179999999999999</v>
+      </c>
+      <c r="E8" s="8">
+        <v>1.5620000000000001</v>
+      </c>
+      <c r="F8" s="8">
+        <v>1.7318904219959543</v>
+      </c>
+      <c r="G8" s="8">
+        <v>18.440000000000001</v>
+      </c>
+      <c r="H8" s="8">
+        <v>16.54</v>
+      </c>
+      <c r="I8" s="8">
+        <v>18.21</v>
+      </c>
+      <c r="J8" s="8">
+        <v>20.195574210894822</v>
+      </c>
+      <c r="L8" s="4"/>
+    </row>
+    <row r="9" spans="1:12" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="14">
+        <v>2000</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="8">
+        <v>1.617</v>
+      </c>
+      <c r="D9" s="8">
+        <v>1.448</v>
+      </c>
+      <c r="E9" s="8">
+        <v>1.597</v>
+      </c>
+      <c r="F9" s="8">
+        <v>1.7320365893734462</v>
+      </c>
+      <c r="G9" s="8">
+        <v>18.96</v>
+      </c>
+      <c r="H9" s="8">
+        <v>16.98</v>
+      </c>
+      <c r="I9" s="8">
+        <v>18.73</v>
+      </c>
+      <c r="J9" s="8">
+        <v>20.315057156761149</v>
+      </c>
+      <c r="L9" s="4"/>
+    </row>
+    <row r="10" spans="1:12" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="14">
+        <v>2000</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="8">
+        <v>1.702</v>
+      </c>
+      <c r="D10" s="8">
+        <v>1.536</v>
+      </c>
+      <c r="E10" s="8">
+        <v>1.6839999999999999</v>
+      </c>
+      <c r="F10" s="8">
+        <v>1.7090166269320672</v>
+      </c>
+      <c r="G10" s="8">
+        <v>20.12</v>
+      </c>
+      <c r="H10" s="8">
+        <v>18.16</v>
+      </c>
+      <c r="I10" s="8">
+        <v>19.91</v>
+      </c>
+      <c r="J10" s="8">
+        <v>20.202285546963967</v>
+      </c>
+      <c r="L10" s="4"/>
+    </row>
+    <row r="11" spans="1:12" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="14">
+        <v>2000</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="8">
+        <v>1.8180000000000001</v>
+      </c>
+      <c r="D11" s="8">
+        <v>1.6279999999999999</v>
+      </c>
+      <c r="E11" s="8">
+        <v>1.798</v>
+      </c>
+      <c r="F11" s="8">
+        <v>1.6928205499145925</v>
+      </c>
+      <c r="G11" s="8">
+        <v>21.58</v>
+      </c>
+      <c r="H11" s="8">
+        <v>19.329999999999998</v>
+      </c>
+      <c r="I11" s="8">
+        <v>21.34</v>
+      </c>
+      <c r="J11" s="8">
+        <v>20.098858389135955</v>
+      </c>
+      <c r="L11" s="4"/>
+    </row>
+    <row r="12" spans="1:12" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="14">
+        <v>2000</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="8">
+        <v>1.923</v>
+      </c>
+      <c r="D12" s="8">
+        <v>1.72</v>
+      </c>
+      <c r="E12" s="8">
+        <v>1.8939999999999999</v>
+      </c>
+      <c r="F12" s="8">
+        <v>1.7144618405642573</v>
+      </c>
+      <c r="G12" s="8">
+        <v>22.99</v>
+      </c>
+      <c r="H12" s="8">
+        <v>20.57</v>
+      </c>
+      <c r="I12" s="8">
+        <v>22.65</v>
+      </c>
+      <c r="J12" s="8">
+        <v>20.499820227626827</v>
+      </c>
+      <c r="L12" s="4"/>
+    </row>
+    <row r="13" spans="1:12" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="14">
+        <v>2000</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="8">
+        <v>1.6890000000000001</v>
+      </c>
+      <c r="D13" s="8">
+        <v>1.5389999999999999</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1.669</v>
+      </c>
+      <c r="F13" s="8">
+        <v>1.6912598730102624</v>
+      </c>
+      <c r="G13" s="8">
+        <v>20.37</v>
+      </c>
+      <c r="H13" s="8">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="I13" s="8">
+        <v>20.12</v>
+      </c>
+      <c r="J13" s="8">
+        <v>20.394902808630754</v>
+      </c>
+      <c r="L13" s="4"/>
+    </row>
+    <row r="14" spans="1:12" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="14">
+        <v>2000</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="8">
+        <v>1.6379999999999999</v>
+      </c>
+      <c r="D14" s="8">
+        <v>1.444</v>
+      </c>
+      <c r="E14" s="8">
+        <v>1.615</v>
+      </c>
+      <c r="F14" s="8">
+        <v>1.6903463005934498</v>
+      </c>
+      <c r="G14" s="8">
+        <v>19.95</v>
+      </c>
+      <c r="H14" s="8">
+        <v>17.59</v>
+      </c>
+      <c r="I14" s="8">
+        <v>19.68</v>
+      </c>
+      <c r="J14" s="8">
+        <v>20.591798633829406</v>
+      </c>
+      <c r="L14" s="4"/>
+    </row>
+    <row r="15" spans="1:12" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="14">
+        <v>2000</v>
+      </c>
+      <c r="B15" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="D9" s="11" t="s">
+      <c r="C15" s="8">
+        <v>1.6419999999999999</v>
+      </c>
+      <c r="D15" s="8">
+        <v>1.4550000000000001</v>
+      </c>
+      <c r="E15" s="8">
+        <v>1.619</v>
+      </c>
+      <c r="F15" s="8">
+        <v>1.7539267261676128</v>
+      </c>
+      <c r="G15" s="8">
+        <v>20.27</v>
+      </c>
+      <c r="H15" s="8">
+        <v>17.96</v>
+      </c>
+      <c r="I15" s="8">
+        <v>19.98</v>
+      </c>
+      <c r="J15" s="8">
+        <v>21.645209727634509</v>
+      </c>
+      <c r="L15" s="4"/>
+    </row>
+    <row r="16" spans="1:12" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="14">
+        <v>2000</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="8">
+        <v>1.7869999999999999</v>
+      </c>
+      <c r="D16" s="8">
+        <v>1.613</v>
+      </c>
+      <c r="E16" s="8">
+        <v>1.764</v>
+      </c>
+      <c r="F16" s="8">
+        <v>1.792384195332311</v>
+      </c>
+      <c r="G16" s="8">
+        <v>22.09</v>
+      </c>
+      <c r="H16" s="8">
+        <v>19.940000000000001</v>
+      </c>
+      <c r="I16" s="8">
+        <v>21.81</v>
+      </c>
+      <c r="J16" s="8">
+        <v>22.15924580689336</v>
+      </c>
+      <c r="L16" s="4"/>
+    </row>
+    <row r="17" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="14">
+        <v>2000</v>
+      </c>
+      <c r="B17" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="E9" s="11" t="s">
+      <c r="C17" s="8">
+        <v>1.7909999999999999</v>
+      </c>
+      <c r="D17" s="8">
+        <v>1.613</v>
+      </c>
+      <c r="E17" s="8">
+        <v>1.7689999999999999</v>
+      </c>
+      <c r="F17" s="8">
+        <v>1.7733140920345321</v>
+      </c>
+      <c r="G17" s="8">
+        <v>22.19</v>
+      </c>
+      <c r="H17" s="8">
+        <v>19.98</v>
+      </c>
+      <c r="I17" s="8">
+        <v>21.91</v>
+      </c>
+      <c r="J17" s="8">
+        <v>21.966041658031749</v>
+      </c>
+      <c r="L17" s="4"/>
+    </row>
+    <row r="18" spans="1:17" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="14">
+        <v>2000</v>
+      </c>
+      <c r="B18" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="F9" s="11" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="11" t="s">
+      <c r="C18" s="8">
+        <v>1.7210000000000001</v>
+      </c>
+      <c r="D18" s="8">
+        <v>1.5469999999999999</v>
+      </c>
+      <c r="E18" s="8">
+        <v>1.702</v>
+      </c>
+      <c r="F18" s="8">
+        <v>1.7456825728894454</v>
+      </c>
+      <c r="G18" s="8">
+        <v>21.36</v>
+      </c>
+      <c r="H18" s="8">
+        <v>19.2</v>
+      </c>
+      <c r="I18" s="8">
+        <v>21.13</v>
+      </c>
+      <c r="J18" s="8">
+        <v>21.665666412130907</v>
+      </c>
+      <c r="L18" s="4"/>
+    </row>
+    <row r="19" spans="1:17" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="14">
+        <v>2000</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="8">
+        <v>1.62</v>
+      </c>
+      <c r="D19" s="8">
+        <v>1.4430000000000001</v>
+      </c>
+      <c r="E19" s="8">
+        <v>1.6020000000000001</v>
+      </c>
+      <c r="F19" s="8">
+        <v>1.6763597824321987</v>
+      </c>
+      <c r="G19" s="8">
+        <v>20.18</v>
+      </c>
+      <c r="H19" s="8">
+        <v>17.97</v>
+      </c>
+      <c r="I19" s="8">
+        <v>19.95</v>
+      </c>
+      <c r="J19" s="8">
+        <v>20.875708370628171</v>
+      </c>
+      <c r="L19" s="4"/>
+    </row>
+    <row r="20" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="14">
+        <v>2001</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="8">
+        <v>1.649</v>
+      </c>
+      <c r="D20" s="8">
+        <v>1.4770000000000001</v>
+      </c>
+      <c r="E20" s="8">
+        <v>1.6339999999999999</v>
+      </c>
+      <c r="F20" s="8">
+        <v>1.7048448710040591</v>
+      </c>
+      <c r="G20" s="8">
+        <v>20.71</v>
+      </c>
+      <c r="H20" s="8">
+        <v>18.55</v>
+      </c>
+      <c r="I20" s="8">
+        <v>20.52</v>
+      </c>
+      <c r="J20" s="8">
+        <v>21.411146734939976</v>
+      </c>
+      <c r="L20" s="4"/>
+    </row>
+    <row r="21" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="14">
+        <v>2001</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="8">
+        <v>1.681</v>
+      </c>
+      <c r="D21" s="8">
+        <v>1.5129999999999999</v>
+      </c>
+      <c r="E21" s="8">
+        <v>1.6659999999999999</v>
+      </c>
+      <c r="F21" s="8">
+        <v>1.6960508399463581</v>
+      </c>
+      <c r="G21" s="8">
+        <v>21.16</v>
+      </c>
+      <c r="H21" s="8">
+        <v>19.04</v>
+      </c>
+      <c r="I21" s="8">
+        <v>20.97</v>
+      </c>
+      <c r="J21" s="8">
+        <v>21.348191922404808</v>
+      </c>
+      <c r="L21" s="4"/>
+    </row>
+    <row r="22" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="14">
+        <v>2001</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="8">
+        <v>1.7030000000000001</v>
+      </c>
+      <c r="D22" s="8">
+        <v>1.5389999999999999</v>
+      </c>
+      <c r="E22" s="8">
+        <v>1.6879999999999999</v>
+      </c>
+      <c r="F22" s="8">
+        <v>1.6891231546036063</v>
+      </c>
+      <c r="G22" s="8">
+        <v>21.79</v>
+      </c>
+      <c r="H22" s="8">
+        <v>19.690000000000001</v>
+      </c>
+      <c r="I22" s="8">
+        <v>21.59</v>
+      </c>
+      <c r="J22" s="8">
+        <v>21.608952516843935</v>
+      </c>
+      <c r="L22" s="4"/>
+    </row>
+    <row r="23" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="14">
+        <v>2001</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="8">
+        <v>1.6859999999999999</v>
+      </c>
+      <c r="D23" s="8">
+        <v>1.5209999999999999</v>
+      </c>
+      <c r="E23" s="8">
+        <v>1.669</v>
+      </c>
+      <c r="F23" s="8">
+        <v>1.7470762765479253</v>
+      </c>
+      <c r="G23" s="8">
+        <v>21.76</v>
+      </c>
+      <c r="H23" s="8">
+        <v>19.63</v>
+      </c>
+      <c r="I23" s="8">
+        <v>21.53</v>
+      </c>
+      <c r="J23" s="8">
+        <v>22.542525196297881</v>
+      </c>
+      <c r="L23" s="4"/>
+    </row>
+    <row r="24" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="14">
+        <v>2001</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="8">
+        <v>1.663</v>
+      </c>
+      <c r="D24" s="8">
+        <v>1.5369999999999999</v>
+      </c>
+      <c r="E24" s="8">
+        <v>1.637</v>
+      </c>
+      <c r="F24" s="8">
+        <v>1.7246783879157028</v>
+      </c>
+      <c r="G24" s="8">
+        <v>21.72</v>
+      </c>
+      <c r="H24" s="8">
+        <v>20.07</v>
+      </c>
+      <c r="I24" s="8">
+        <v>21.38</v>
+      </c>
+      <c r="J24" s="8">
+        <v>22.52774910295491</v>
+      </c>
+      <c r="L24" s="4"/>
+    </row>
+    <row r="25" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="14">
+        <v>2001</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="8">
+        <v>1.47</v>
+      </c>
+      <c r="D25" s="8">
+        <v>1.2889999999999999</v>
+      </c>
+      <c r="E25" s="8">
+        <v>1.446</v>
+      </c>
+      <c r="F25" s="8">
+        <v>1.7632725736863706</v>
+      </c>
+      <c r="G25" s="8">
+        <v>19.64</v>
+      </c>
+      <c r="H25" s="8">
+        <v>17.22</v>
+      </c>
+      <c r="I25" s="8">
+        <v>19.32</v>
+      </c>
+      <c r="J25" s="8">
+        <v>23.564374674744659</v>
+      </c>
+      <c r="L25" s="4"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+      <c r="P25" s="2"/>
+      <c r="Q25" s="2"/>
+    </row>
+    <row r="26" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="14">
+        <v>2001</v>
+      </c>
+      <c r="B26" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="H9" s="11" t="s">
+      <c r="C26" s="8">
+        <v>1.444</v>
+      </c>
+      <c r="D26" s="8">
+        <v>1.2470000000000001</v>
+      </c>
+      <c r="E26" s="8">
+        <v>1.4079999999999999</v>
+      </c>
+      <c r="F26" s="8">
+        <v>1.747805964018446</v>
+      </c>
+      <c r="G26" s="8">
+        <v>19.649999999999999</v>
+      </c>
+      <c r="H26" s="8">
+        <v>16.97</v>
+      </c>
+      <c r="I26" s="8">
+        <v>19.16</v>
+      </c>
+      <c r="J26" s="8">
+        <v>23.778900140470959</v>
+      </c>
+      <c r="L26" s="4"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2"/>
+      <c r="O26" s="2"/>
+      <c r="P26" s="2"/>
+      <c r="Q26" s="2"/>
+    </row>
+    <row r="27" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="14">
+        <v>2001</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="8">
+        <v>1.2949999999999999</v>
+      </c>
+      <c r="D27" s="8">
+        <v>1.133</v>
+      </c>
+      <c r="E27" s="8">
+        <v>1.2689999999999999</v>
+      </c>
+      <c r="F27" s="8">
+        <v>1.7782641578446443</v>
+      </c>
+      <c r="G27" s="8">
+        <v>17.34</v>
+      </c>
+      <c r="H27" s="8">
+        <v>15.17</v>
+      </c>
+      <c r="I27" s="8">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="J27" s="8">
+        <v>23.80917880938194</v>
+      </c>
+      <c r="L27" s="4"/>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2"/>
+      <c r="O27" s="2"/>
+      <c r="P27" s="2"/>
+      <c r="Q27" s="2"/>
+    </row>
+    <row r="28" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="14">
+        <v>2001</v>
+      </c>
+      <c r="B28" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="I9" s="11" t="s">
+      <c r="C28" s="8">
+        <v>1.155</v>
+      </c>
+      <c r="D28" s="8">
+        <v>1.02</v>
+      </c>
+      <c r="E28" s="8">
+        <v>1.137</v>
+      </c>
+      <c r="F28" s="8">
+        <v>1.805635953488</v>
+      </c>
+      <c r="G28" s="8">
+        <v>15.69</v>
+      </c>
+      <c r="H28" s="8">
+        <v>13.86</v>
+      </c>
+      <c r="I28" s="8">
+        <v>15.45</v>
+      </c>
+      <c r="J28" s="8">
+        <v>24.525953156227505</v>
+      </c>
+      <c r="L28" s="4"/>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2"/>
+      <c r="O28" s="2"/>
+      <c r="P28" s="2"/>
+      <c r="Q28" s="2"/>
+    </row>
+    <row r="29" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="14">
+        <v>2001</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="8">
+        <v>1.1910000000000001</v>
+      </c>
+      <c r="D29" s="8">
+        <v>1.0960000000000001</v>
+      </c>
+      <c r="E29" s="8">
+        <v>1.179</v>
+      </c>
+      <c r="F29" s="8">
+        <v>1.7427720716441073</v>
+      </c>
+      <c r="G29" s="8">
+        <v>16.63</v>
+      </c>
+      <c r="H29" s="8">
+        <v>15.3</v>
+      </c>
+      <c r="I29" s="8">
+        <v>16.46</v>
+      </c>
+      <c r="J29" s="8">
+        <v>24.33432643636667</v>
+      </c>
+      <c r="L29" s="4"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="2"/>
+      <c r="P29" s="2"/>
+      <c r="Q29" s="2"/>
+    </row>
+    <row r="30" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="14">
+        <v>2001</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="8">
+        <v>1.2350000000000001</v>
+      </c>
+      <c r="D30" s="8">
+        <v>1.1319999999999999</v>
+      </c>
+      <c r="E30" s="8">
+        <v>1.2210000000000001</v>
+      </c>
+      <c r="F30" s="8">
+        <v>1.6785630628931292</v>
+      </c>
+      <c r="G30" s="8">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="H30" s="8">
+        <v>15.79</v>
+      </c>
+      <c r="I30" s="8">
+        <v>17.04</v>
+      </c>
+      <c r="J30" s="8">
+        <v>23.422668979610727</v>
+      </c>
+      <c r="L30" s="4"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+    </row>
+    <row r="31" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="14">
+        <v>2001</v>
+      </c>
+      <c r="B31" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="J9" s="11" t="s">
-[...16 lines deleted...]
-      <c r="E10" s="1">
+      <c r="C31" s="8">
+        <v>1.212</v>
+      </c>
+      <c r="D31" s="8">
+        <v>1.071</v>
+      </c>
+      <c r="E31" s="8">
+        <v>1.1930000000000001</v>
+      </c>
+      <c r="F31" s="8">
+        <v>1.6125253429616326</v>
+      </c>
+      <c r="G31" s="8">
+        <v>17.05</v>
+      </c>
+      <c r="H31" s="8">
+        <v>15.07</v>
+      </c>
+      <c r="I31" s="8">
+        <v>16.79</v>
+      </c>
+      <c r="J31" s="8">
+        <v>22.689844100813133</v>
+      </c>
+      <c r="L31" s="4"/>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="O31" s="2"/>
+      <c r="P31" s="2"/>
+      <c r="Q31" s="2"/>
+    </row>
+    <row r="32" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="14">
+        <v>2002</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="8">
+        <v>1.2889999999999999</v>
+      </c>
+      <c r="D32" s="8">
+        <v>1.125</v>
+      </c>
+      <c r="E32" s="8">
+        <v>1.2689999999999999</v>
+      </c>
+      <c r="F32" s="8">
+        <v>1.8925132106763638</v>
+      </c>
+      <c r="G32" s="8">
+        <v>18.47</v>
+      </c>
+      <c r="H32" s="8">
+        <v>16.12</v>
+      </c>
+      <c r="I32" s="8">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="J32" s="8">
+        <v>27.125391848624322</v>
+      </c>
+      <c r="L32" s="4"/>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2"/>
+      <c r="O32" s="2"/>
+      <c r="P32" s="2"/>
+      <c r="Q32" s="2"/>
+    </row>
+    <row r="33" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="14">
+        <v>2002</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="8">
+        <v>1.288</v>
+      </c>
+      <c r="D33" s="8">
+        <v>1.1040000000000001</v>
+      </c>
+      <c r="E33" s="8">
+        <v>1.266</v>
+      </c>
+      <c r="F33" s="8">
+        <v>1.7254306040566396</v>
+      </c>
+      <c r="G33" s="8">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="H33" s="8">
+        <v>16.16</v>
+      </c>
+      <c r="I33" s="8">
+        <v>18.54</v>
+      </c>
+      <c r="J33" s="8">
+        <v>25.260304043389205</v>
+      </c>
+      <c r="L33" s="4"/>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2"/>
+      <c r="O33" s="2"/>
+      <c r="P33" s="2"/>
+      <c r="Q33" s="2"/>
+    </row>
+    <row r="34" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="14">
+        <v>2002</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" s="8">
+        <v>1.2929999999999999</v>
+      </c>
+      <c r="D34" s="8">
+        <v>1.1180000000000001</v>
+      </c>
+      <c r="E34" s="8">
+        <v>1.2709999999999999</v>
+      </c>
+      <c r="F34" s="8">
+        <v>1.6680720307432151</v>
+      </c>
+      <c r="G34" s="8">
+        <v>19.690000000000001</v>
+      </c>
+      <c r="H34" s="8">
+        <v>17.02</v>
+      </c>
+      <c r="I34" s="8">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="J34" s="8">
+        <v>25.396396668065449</v>
+      </c>
+      <c r="L34" s="4"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2"/>
+      <c r="O34" s="2"/>
+      <c r="P34" s="2"/>
+      <c r="Q34" s="2"/>
+    </row>
+    <row r="35" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="14">
+        <v>2002</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="8">
+        <v>1.2529999999999999</v>
+      </c>
+      <c r="D35" s="8">
+        <v>1.095</v>
+      </c>
+      <c r="E35" s="8">
+        <v>1.234</v>
+      </c>
+      <c r="F35" s="8">
+        <v>1.6882328477398558</v>
+      </c>
+      <c r="G35" s="8">
+        <v>20.52</v>
+      </c>
+      <c r="H35" s="8">
+        <v>17.93</v>
+      </c>
+      <c r="I35" s="8">
+        <v>20.2</v>
+      </c>
+      <c r="J35" s="8">
+        <v>27.64481288174014</v>
+      </c>
+      <c r="L35" s="4"/>
+      <c r="M35" s="2"/>
+      <c r="N35" s="2"/>
+      <c r="O35" s="2"/>
+      <c r="P35" s="2"/>
+      <c r="Q35" s="2"/>
+    </row>
+    <row r="36" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="14">
+        <v>2002</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C36" s="8">
+        <v>1.2669999999999999</v>
+      </c>
+      <c r="D36" s="8">
+        <v>1.123</v>
+      </c>
+      <c r="E36" s="8">
+        <v>1.2490000000000001</v>
+      </c>
+      <c r="F36" s="8">
+        <v>1.6490980831802231</v>
+      </c>
+      <c r="G36" s="8">
+        <v>21.62</v>
+      </c>
+      <c r="H36" s="8">
+        <v>19.16</v>
+      </c>
+      <c r="I36" s="8">
+        <v>21.31</v>
+      </c>
+      <c r="J36" s="8">
+        <v>28.133613299054606</v>
+      </c>
+      <c r="L36" s="4"/>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2"/>
+      <c r="O36" s="2"/>
+      <c r="P36" s="2"/>
+      <c r="Q36" s="2"/>
+    </row>
+    <row r="37" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="14">
+        <v>2002</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37" s="8">
+        <v>1.1859999999999999</v>
+      </c>
+      <c r="D37" s="8">
+        <v>1.0640000000000001</v>
+      </c>
+      <c r="E37" s="8">
+        <v>1.17</v>
+      </c>
+      <c r="F37" s="8">
+        <v>1.6081026459978751</v>
+      </c>
+      <c r="G37" s="8">
+        <v>21.13</v>
+      </c>
+      <c r="H37" s="8">
+        <v>18.96</v>
+      </c>
+      <c r="I37" s="8">
+        <v>20.84</v>
+      </c>
+      <c r="J37" s="8">
+        <v>28.646740535806146</v>
+      </c>
+      <c r="L37" s="4"/>
+      <c r="M37" s="2"/>
+      <c r="N37" s="2"/>
+      <c r="O37" s="2"/>
+      <c r="P37" s="2"/>
+      <c r="Q37" s="2"/>
+    </row>
+    <row r="38" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="14">
+        <v>2002</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" s="8">
+        <v>1.1319999999999999</v>
+      </c>
+      <c r="D38" s="8">
+        <v>1.0309999999999999</v>
+      </c>
+      <c r="E38" s="8">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="F38" s="8">
+        <v>1.5333411198533009</v>
+      </c>
+      <c r="G38" s="8">
+        <v>25.64</v>
+      </c>
+      <c r="H38" s="8">
+        <v>23.35</v>
+      </c>
+      <c r="I38" s="8">
+        <v>25.15</v>
+      </c>
+      <c r="J38" s="8">
+        <v>34.733243046916975</v>
+      </c>
+      <c r="L38" s="4"/>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2"/>
+      <c r="O38" s="2"/>
+      <c r="P38" s="2"/>
+      <c r="Q38" s="2"/>
+    </row>
+    <row r="39" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="14">
+        <v>2002</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="8">
+        <v>1.1910000000000001</v>
+      </c>
+      <c r="D39" s="8">
+        <v>1.1120000000000001</v>
+      </c>
+      <c r="E39" s="8">
+        <v>1.175</v>
+      </c>
+      <c r="F39" s="8">
+        <v>1.4494206074629099</v>
+      </c>
+      <c r="G39" s="8">
+        <v>31.77</v>
+      </c>
+      <c r="H39" s="8">
+        <v>29.66</v>
+      </c>
+      <c r="I39" s="8">
+        <v>31.34</v>
+      </c>
+      <c r="J39" s="8">
+        <v>38.656047601035809</v>
+      </c>
+      <c r="L39" s="4"/>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
+      <c r="O39" s="2"/>
+      <c r="P39" s="2"/>
+      <c r="Q39" s="2"/>
+    </row>
+    <row r="40" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="14">
+        <v>2002</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C40" s="8">
+        <v>1.149</v>
+      </c>
+      <c r="D40" s="8">
+        <v>1.07</v>
+      </c>
+      <c r="E40" s="8">
+        <v>1.1339999999999999</v>
+      </c>
+      <c r="F40" s="8">
+        <v>1.3615986183140318</v>
+      </c>
+      <c r="G40" s="8">
+        <v>33.229999999999997</v>
+      </c>
+      <c r="H40" s="8">
+        <v>30.96</v>
+      </c>
+      <c r="I40" s="8">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="J40" s="8">
+        <v>39.392409626443254</v>
+      </c>
+      <c r="L40" s="4"/>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2"/>
+      <c r="O40" s="2"/>
+      <c r="P40" s="2"/>
+      <c r="Q40" s="2"/>
+    </row>
+    <row r="41" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="14">
+        <v>2002</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C41" s="8">
+        <v>1.2210000000000001</v>
+      </c>
+      <c r="D41" s="8">
+        <v>1.137</v>
+      </c>
+      <c r="E41" s="8">
+        <v>1.2050000000000001</v>
+      </c>
+      <c r="F41" s="8">
+        <v>1.4362760965439589</v>
+      </c>
+      <c r="G41" s="8">
+        <v>32.950000000000003</v>
+      </c>
+      <c r="H41" s="8">
+        <v>30.68</v>
+      </c>
+      <c r="I41" s="8">
+        <v>32.5</v>
+      </c>
+      <c r="J41" s="8">
+        <v>38.747856532562928</v>
+      </c>
+      <c r="L41" s="4"/>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2"/>
+      <c r="O41" s="2"/>
+      <c r="P41" s="2"/>
+      <c r="Q41" s="2"/>
+    </row>
+    <row r="42" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="14">
+        <v>2002</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" s="8">
+        <v>1.21</v>
+      </c>
+      <c r="D42" s="8">
+        <v>1.127</v>
+      </c>
+      <c r="E42" s="8">
+        <v>1.194</v>
+      </c>
+      <c r="F42" s="8">
+        <v>1.5238043374995103</v>
+      </c>
+      <c r="G42" s="8">
+        <v>32.86</v>
+      </c>
+      <c r="H42" s="8">
+        <v>30.6</v>
+      </c>
+      <c r="I42" s="8">
+        <v>32.42</v>
+      </c>
+      <c r="J42" s="8">
+        <v>41.368240154436705</v>
+      </c>
+      <c r="L42" s="4"/>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2"/>
+      <c r="O42" s="2"/>
+      <c r="P42" s="2"/>
+      <c r="Q42" s="2"/>
+    </row>
+    <row r="43" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="14">
+        <v>2002</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" s="8">
+        <v>1.1930000000000001</v>
+      </c>
+      <c r="D43" s="8">
+        <v>1.101</v>
+      </c>
+      <c r="E43" s="8">
+        <v>1.1739999999999999</v>
+      </c>
+      <c r="F43" s="8">
+        <v>1.8013146450301454</v>
+      </c>
+      <c r="G43" s="8">
+        <v>32.47</v>
+      </c>
+      <c r="H43" s="8">
+        <v>29.98</v>
+      </c>
+      <c r="I43" s="8">
+        <v>31.94</v>
+      </c>
+      <c r="J43" s="8">
+        <v>49.031784637720556</v>
+      </c>
+      <c r="L43" s="4"/>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2"/>
+      <c r="O43" s="2"/>
+      <c r="P43" s="2"/>
+      <c r="Q43" s="2"/>
+    </row>
+    <row r="44" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="14">
+        <v>2003</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" s="8">
+        <v>1.171</v>
+      </c>
+      <c r="D44" s="8">
+        <v>1.085</v>
+      </c>
+      <c r="E44" s="8">
+        <v>1.1519999999999999</v>
+      </c>
+      <c r="F44" s="8">
+        <v>1.7583822924707433</v>
+      </c>
+      <c r="G44" s="8">
+        <v>32.549999999999997</v>
+      </c>
+      <c r="H44" s="8">
+        <v>30.16</v>
+      </c>
+      <c r="I44" s="8">
+        <v>32.03</v>
+      </c>
+      <c r="J44" s="8">
+        <v>48.868960672346901</v>
+      </c>
+      <c r="L44" s="4"/>
+      <c r="M44" s="2"/>
+      <c r="N44" s="2"/>
+      <c r="O44" s="2"/>
+      <c r="P44" s="2"/>
+      <c r="Q44" s="2"/>
+    </row>
+    <row r="45" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="14">
+        <v>2003</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="8">
+        <v>1.165</v>
+      </c>
+      <c r="D45" s="8">
+        <v>1.07</v>
+      </c>
+      <c r="E45" s="8">
+        <v>1.1439999999999999</v>
+      </c>
+      <c r="F45" s="8">
+        <v>1.7455292475216229</v>
+      </c>
+      <c r="G45" s="8">
+        <v>33.18</v>
+      </c>
+      <c r="H45" s="8">
+        <v>30.47</v>
+      </c>
+      <c r="I45" s="8">
+        <v>32.56</v>
+      </c>
+      <c r="J45" s="8">
+        <v>49.700454264683167</v>
+      </c>
+      <c r="L45" s="4"/>
+      <c r="M45" s="2"/>
+      <c r="N45" s="2"/>
+      <c r="O45" s="2"/>
+      <c r="P45" s="2"/>
+      <c r="Q45" s="2"/>
+    </row>
+    <row r="46" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="14">
+        <v>2003</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="8">
+        <v>1.248</v>
+      </c>
+      <c r="D46" s="8">
+        <v>1.1659999999999999</v>
+      </c>
+      <c r="E46" s="8">
+        <v>1.2290000000000001</v>
+      </c>
+      <c r="F46" s="8">
+        <v>1.7174923460150304</v>
+      </c>
+      <c r="G46" s="8">
+        <v>35.840000000000003</v>
+      </c>
+      <c r="H46" s="8">
+        <v>33.479999999999997</v>
+      </c>
+      <c r="I46" s="8">
+        <v>35.28</v>
+      </c>
+      <c r="J46" s="8">
+        <v>49.314357731129569</v>
+      </c>
+      <c r="L46" s="4"/>
+      <c r="M46" s="2"/>
+      <c r="N46" s="2"/>
+      <c r="O46" s="2"/>
+      <c r="P46" s="2"/>
+      <c r="Q46" s="2"/>
+    </row>
+    <row r="47" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="14">
+        <v>2003</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="8">
+        <v>1.2390000000000001</v>
+      </c>
+      <c r="D47" s="8">
+        <v>1.165</v>
+      </c>
+      <c r="E47" s="8">
+        <v>1.222</v>
+      </c>
+      <c r="F47" s="8">
+        <v>1.6189916769669075</v>
+      </c>
+      <c r="G47" s="8">
+        <v>35.61</v>
+      </c>
+      <c r="H47" s="8">
+        <v>33.479999999999997</v>
+      </c>
+      <c r="I47" s="8">
+        <v>35.130000000000003</v>
+      </c>
+      <c r="J47" s="8">
+        <v>46.53791575441376</v>
+      </c>
+      <c r="L47" s="4"/>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2"/>
+      <c r="O47" s="2"/>
+      <c r="P47" s="2"/>
+      <c r="Q47" s="2"/>
+    </row>
+    <row r="48" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="14">
+        <v>2003</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="8">
+        <v>1.204</v>
+      </c>
+      <c r="D48" s="8">
+        <v>1.131</v>
+      </c>
+      <c r="E48" s="8">
+        <v>1.1890000000000001</v>
+      </c>
+      <c r="F48" s="8">
+        <v>1.7781229551010584</v>
+      </c>
+      <c r="G48" s="8">
+        <v>35.11</v>
+      </c>
+      <c r="H48" s="8">
+        <v>32.979999999999997</v>
+      </c>
+      <c r="I48" s="8">
+        <v>34.659999999999997</v>
+      </c>
+      <c r="J48" s="8">
+        <v>51.834062264150951</v>
+      </c>
+      <c r="L48" s="4"/>
+      <c r="M48" s="2"/>
+      <c r="N48" s="2"/>
+      <c r="O48" s="2"/>
+      <c r="P48" s="2"/>
+      <c r="Q48" s="2"/>
+    </row>
+    <row r="49" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="14">
+        <v>2003</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="8">
+        <v>1.3640000000000001</v>
+      </c>
+      <c r="D49" s="8">
+        <v>1.2809999999999999</v>
+      </c>
+      <c r="E49" s="8">
+        <v>1.3440000000000001</v>
+      </c>
+      <c r="F49" s="8">
+        <v>2.3434066603788994</v>
+      </c>
+      <c r="G49" s="8">
+        <v>36.44</v>
+      </c>
+      <c r="H49" s="8">
+        <v>34.21</v>
+      </c>
+      <c r="I49" s="8">
+        <v>35.9</v>
+      </c>
+      <c r="J49" s="8">
+        <v>62.59942211870154</v>
+      </c>
+      <c r="L49" s="4"/>
+      <c r="M49" s="2"/>
+      <c r="N49" s="2"/>
+      <c r="O49" s="2"/>
+      <c r="P49" s="2"/>
+      <c r="Q49" s="2"/>
+    </row>
+    <row r="50" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="14">
+        <v>2003</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C50" s="8">
+        <v>1.387</v>
+      </c>
+      <c r="D50" s="8">
+        <v>1.2949999999999999</v>
+      </c>
+      <c r="E50" s="8">
+        <v>1.3660000000000001</v>
+      </c>
+      <c r="F50" s="8">
+        <v>2.2238260741087874</v>
+      </c>
+      <c r="G50" s="8">
+        <v>37.340000000000003</v>
+      </c>
+      <c r="H50" s="8">
+        <v>34.85</v>
+      </c>
+      <c r="I50" s="8">
+        <v>36.76</v>
+      </c>
+      <c r="J50" s="8">
+        <v>59.854278784638012</v>
+      </c>
+      <c r="L50" s="4"/>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2"/>
+      <c r="O50" s="2"/>
+      <c r="P50" s="2"/>
+      <c r="Q50" s="2"/>
+    </row>
+    <row r="51" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="14">
+        <v>2003</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="8">
+        <v>1.546</v>
+      </c>
+      <c r="D51" s="8">
+        <v>1.474</v>
+      </c>
+      <c r="E51" s="8">
+        <v>1.5309999999999999</v>
+      </c>
+      <c r="F51" s="8">
+        <v>2.0745886108555034</v>
+      </c>
+      <c r="G51" s="8">
+        <v>42.99</v>
+      </c>
+      <c r="H51" s="8">
+        <v>40.98</v>
+      </c>
+      <c r="I51" s="8">
+        <v>42.56</v>
+      </c>
+      <c r="J51" s="8">
+        <v>57.679787147615563</v>
+      </c>
+      <c r="L51" s="4"/>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2"/>
+      <c r="O51" s="2"/>
+      <c r="P51" s="2"/>
+      <c r="Q51" s="2"/>
+    </row>
+    <row r="52" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="14">
+        <v>2003</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C52" s="8">
+        <v>1.643</v>
+      </c>
+      <c r="D52" s="8">
+        <v>1.5489999999999999</v>
+      </c>
+      <c r="E52" s="8">
+        <v>1.6240000000000001</v>
+      </c>
+      <c r="F52" s="8">
+        <v>2.544221033584551</v>
+      </c>
+      <c r="G52" s="8">
+        <v>45.77</v>
+      </c>
+      <c r="H52" s="8">
+        <v>43.14</v>
+      </c>
+      <c r="I52" s="8">
+        <v>45.25</v>
+      </c>
+      <c r="J52" s="8">
+        <v>70.879453774632012</v>
+      </c>
+      <c r="L52" s="4"/>
+      <c r="M52" s="2"/>
+      <c r="N52" s="2"/>
+      <c r="O52" s="2"/>
+      <c r="P52" s="2"/>
+      <c r="Q52" s="2"/>
+    </row>
+    <row r="53" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A53" s="14">
+        <v>2003</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C53" s="8">
+        <v>1.74</v>
+      </c>
+      <c r="D53" s="8">
+        <v>1.64</v>
+      </c>
+      <c r="E53" s="8">
+        <v>1.7190000000000001</v>
+      </c>
+      <c r="F53" s="8">
+        <v>2.7443455011936662</v>
+      </c>
+      <c r="G53" s="8">
+        <v>49.14</v>
+      </c>
+      <c r="H53" s="8">
+        <v>46.31</v>
+      </c>
+      <c r="I53" s="8">
+        <v>48.53</v>
+      </c>
+      <c r="J53" s="8">
+        <v>77.494828262706747</v>
+      </c>
+      <c r="L53" s="4"/>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2"/>
+      <c r="O53" s="2"/>
+      <c r="P53" s="2"/>
+      <c r="Q53" s="2"/>
+    </row>
+    <row r="54" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="14">
+        <v>2003</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C54" s="8">
+        <v>1.647</v>
+      </c>
+      <c r="D54" s="8">
+        <v>1.5469999999999999</v>
+      </c>
+      <c r="E54" s="8">
+        <v>1.6259999999999999</v>
+      </c>
+      <c r="F54" s="8">
+        <v>2.915347586803974</v>
+      </c>
+      <c r="G54" s="8">
+        <v>47.55</v>
+      </c>
+      <c r="H54" s="8">
+        <v>44.66</v>
+      </c>
+      <c r="I54" s="8">
+        <v>46.96</v>
+      </c>
+      <c r="J54" s="8">
+        <v>84.183576916551559</v>
+      </c>
+      <c r="L54" s="4"/>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2"/>
+      <c r="O54" s="2"/>
+      <c r="P54" s="2"/>
+      <c r="Q54" s="2"/>
+    </row>
+    <row r="55" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="14">
+        <v>2003</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C55" s="8">
+        <v>1.627</v>
+      </c>
+      <c r="D55" s="8">
+        <v>1.54</v>
+      </c>
+      <c r="E55" s="8">
+        <v>1.6060000000000001</v>
+      </c>
+      <c r="F55" s="8">
+        <v>2.5461699027355427</v>
+      </c>
+      <c r="G55" s="8">
+        <v>47.55</v>
+      </c>
+      <c r="H55" s="8">
+        <v>45.01</v>
+      </c>
+      <c r="I55" s="8">
+        <v>46.95</v>
+      </c>
+      <c r="J55" s="8">
+        <v>74.419453917154442</v>
+      </c>
+      <c r="L55" s="4"/>
+      <c r="M55" s="2"/>
+      <c r="N55" s="2"/>
+      <c r="O55" s="2"/>
+      <c r="P55" s="2"/>
+      <c r="Q55" s="2"/>
+    </row>
+    <row r="56" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="14">
+        <v>2004</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" s="8">
+        <v>1.67</v>
+      </c>
+      <c r="D56" s="8">
+        <v>1.5649999999999999</v>
+      </c>
+      <c r="E56" s="8">
+        <v>1.649</v>
+      </c>
+      <c r="F56" s="8">
+        <v>2.5426127926128643</v>
+      </c>
+      <c r="G56" s="8">
+        <v>49.12</v>
+      </c>
+      <c r="H56" s="8">
+        <v>46.04</v>
+      </c>
+      <c r="I56" s="8">
+        <v>48.49</v>
+      </c>
+      <c r="J56" s="8">
+        <v>74.790955294707402</v>
+      </c>
+      <c r="L56" s="4"/>
+      <c r="M56" s="2"/>
+      <c r="N56" s="2"/>
+      <c r="O56" s="2"/>
+      <c r="P56" s="2"/>
+      <c r="Q56" s="2"/>
+    </row>
+    <row r="57" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="14">
+        <v>2004</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="8">
+        <v>1.67</v>
+      </c>
+      <c r="D57" s="8">
         <v>1.5620000000000001</v>
       </c>
-      <c r="F10" s="12">
-[...86 lines deleted...]
-      <c r="C13" s="1">
+      <c r="E57" s="8">
+        <v>1.649</v>
+      </c>
+      <c r="F57" s="8">
+        <v>2.5248249216687131</v>
+      </c>
+      <c r="G57" s="8">
+        <v>49.3</v>
+      </c>
+      <c r="H57" s="8">
+        <v>46.1</v>
+      </c>
+      <c r="I57" s="8">
+        <v>48.68</v>
+      </c>
+      <c r="J57" s="8">
+        <v>74.520207563052068</v>
+      </c>
+      <c r="L57" s="4"/>
+      <c r="M57" s="2"/>
+      <c r="N57" s="2"/>
+      <c r="O57" s="2"/>
+      <c r="P57" s="2"/>
+      <c r="Q57" s="2"/>
+    </row>
+    <row r="58" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="14">
+        <v>2004</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" s="8">
+        <v>1.67</v>
+      </c>
+      <c r="D58" s="8">
+        <v>1.5609999999999999</v>
+      </c>
+      <c r="E58" s="8">
+        <v>1.645</v>
+      </c>
+      <c r="F58" s="8">
+        <v>2.5584325000072332</v>
+      </c>
+      <c r="G58" s="8">
+        <v>49.52</v>
+      </c>
+      <c r="H58" s="8">
+        <v>46.3</v>
+      </c>
+      <c r="I58" s="8">
+        <v>48.78</v>
+      </c>
+      <c r="J58" s="8">
+        <v>75.872874220214499</v>
+      </c>
+      <c r="L58" s="4"/>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2"/>
+      <c r="O58" s="2"/>
+      <c r="P58" s="2"/>
+      <c r="Q58" s="2"/>
+    </row>
+    <row r="59" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="14">
+        <v>2004</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59" s="8">
+        <v>1.677</v>
+      </c>
+      <c r="D59" s="8">
+        <v>1.5629999999999999</v>
+      </c>
+      <c r="E59" s="8">
+        <v>1.649</v>
+      </c>
+      <c r="F59" s="8">
+        <v>2.6344604524184105</v>
+      </c>
+      <c r="G59" s="8">
+        <v>49.73</v>
+      </c>
+      <c r="H59" s="8">
+        <v>46.35</v>
+      </c>
+      <c r="I59" s="8">
+        <v>48.9</v>
+      </c>
+      <c r="J59" s="8">
+        <v>78.111752414205867</v>
+      </c>
+      <c r="L59" s="4"/>
+      <c r="M59" s="2"/>
+      <c r="N59" s="2"/>
+      <c r="O59" s="2"/>
+      <c r="P59" s="2"/>
+      <c r="Q59" s="2"/>
+    </row>
+    <row r="60" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="14">
+        <v>2004</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" s="8">
+        <v>1.73</v>
+      </c>
+      <c r="D60" s="8">
+        <v>1.621</v>
+      </c>
+      <c r="E60" s="8">
+        <v>1.7070000000000001</v>
+      </c>
+      <c r="F60" s="8">
+        <v>2.709726782184358</v>
+      </c>
+      <c r="G60" s="8">
+        <v>51.48</v>
+      </c>
+      <c r="H60" s="8">
+        <v>48.23</v>
+      </c>
+      <c r="I60" s="8">
+        <v>50.8</v>
+      </c>
+      <c r="J60" s="8">
+        <v>80.644178764588673</v>
+      </c>
+      <c r="L60" s="4"/>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2"/>
+      <c r="O60" s="2"/>
+      <c r="P60" s="2"/>
+      <c r="Q60" s="2"/>
+    </row>
+    <row r="61" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A61" s="14">
+        <v>2004</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C61" s="8">
+        <v>1.774</v>
+      </c>
+      <c r="D61" s="8">
+        <v>1.6679999999999999</v>
+      </c>
+      <c r="E61" s="8">
+        <v>1.752</v>
+      </c>
+      <c r="F61" s="8">
+        <v>2.7711315352666128</v>
+      </c>
+      <c r="G61" s="8">
+        <v>52.77</v>
+      </c>
+      <c r="H61" s="8">
+        <v>49.61</v>
+      </c>
+      <c r="I61" s="8">
+        <v>52.11</v>
+      </c>
+      <c r="J61" s="8">
+        <v>82.413451858829063</v>
+      </c>
+      <c r="L61" s="4"/>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2"/>
+      <c r="O61" s="2"/>
+      <c r="P61" s="2"/>
+      <c r="Q61" s="2"/>
+    </row>
+    <row r="62" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="14">
+        <v>2004</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C62" s="8">
+        <v>1.889</v>
+      </c>
+      <c r="D62" s="8">
+        <v>1.732</v>
+      </c>
+      <c r="E62" s="8">
+        <v>1.845</v>
+      </c>
+      <c r="F62" s="8">
+        <v>2.7619817393933208</v>
+      </c>
+      <c r="G62" s="8">
+        <v>55.65</v>
+      </c>
+      <c r="H62" s="8">
+        <v>51.04</v>
+      </c>
+      <c r="I62" s="8">
+        <v>54.35</v>
+      </c>
+      <c r="J62" s="8">
+        <v>81.373506006006011</v>
+      </c>
+      <c r="L62" s="4"/>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2"/>
+      <c r="O62" s="2"/>
+      <c r="P62" s="2"/>
+      <c r="Q62" s="2"/>
+    </row>
+    <row r="63" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A63" s="14">
+        <v>2004</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="8">
+        <v>1.9550000000000001</v>
+      </c>
+      <c r="D63" s="8">
+        <v>1.7729999999999999</v>
+      </c>
+      <c r="E63" s="8">
+        <v>1.905</v>
+      </c>
+      <c r="F63" s="8">
+        <v>2.7930250734592148</v>
+      </c>
+      <c r="G63" s="8">
+        <v>56.48</v>
+      </c>
+      <c r="H63" s="8">
+        <v>51.22</v>
+      </c>
+      <c r="I63" s="8">
+        <v>55.02</v>
+      </c>
+      <c r="J63" s="8">
+        <v>80.67932227194288</v>
+      </c>
+      <c r="L63" s="4"/>
+      <c r="M63" s="2"/>
+      <c r="N63" s="2"/>
+      <c r="O63" s="2"/>
+      <c r="P63" s="2"/>
+      <c r="Q63" s="2"/>
+    </row>
+    <row r="64" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="14">
+        <v>2004</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C64" s="8">
+        <v>2.0259999999999998</v>
+      </c>
+      <c r="D64" s="8">
+        <v>1.8440000000000001</v>
+      </c>
+      <c r="E64" s="8">
+        <v>1.9690000000000001</v>
+      </c>
+      <c r="F64" s="8">
+        <v>2.8464435075168844</v>
+      </c>
+      <c r="G64" s="8">
+        <v>56.64</v>
+      </c>
+      <c r="H64" s="8">
+        <v>51.54</v>
+      </c>
+      <c r="I64" s="8">
+        <v>55.04</v>
+      </c>
+      <c r="J64" s="8">
+        <v>79.563788922111954</v>
+      </c>
+      <c r="L64" s="4"/>
+      <c r="M64" s="2"/>
+      <c r="N64" s="2"/>
+      <c r="O64" s="2"/>
+      <c r="P64" s="2"/>
+      <c r="Q64" s="2"/>
+    </row>
+    <row r="65" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="14">
+        <v>2004</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C65" s="8">
+        <v>2.044</v>
+      </c>
+      <c r="D65" s="8">
+        <v>1.865</v>
+      </c>
+      <c r="E65" s="8">
+        <v>1.992</v>
+      </c>
+      <c r="F65" s="8">
+        <v>2.9022622178509194</v>
+      </c>
+      <c r="G65" s="8">
+        <v>55.56</v>
+      </c>
+      <c r="H65" s="8">
+        <v>50.69</v>
+      </c>
+      <c r="I65" s="8">
+        <v>54.12</v>
+      </c>
+      <c r="J65" s="8">
+        <v>78.871878032316587</v>
+      </c>
+      <c r="L65" s="4"/>
+      <c r="M65" s="2"/>
+      <c r="N65" s="2"/>
+      <c r="O65" s="2"/>
+      <c r="P65" s="2"/>
+      <c r="Q65" s="2"/>
+    </row>
+    <row r="66" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="14">
+        <v>2004</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C66" s="8">
+        <v>1.9790000000000001</v>
+      </c>
+      <c r="D66" s="8">
+        <v>1.778</v>
+      </c>
+      <c r="E66" s="8">
+        <v>1.911</v>
+      </c>
+      <c r="F66" s="8">
+        <v>2.9199926522679056</v>
+      </c>
+      <c r="G66" s="8">
+        <v>52.75</v>
+      </c>
+      <c r="H66" s="8">
+        <v>47.38</v>
+      </c>
+      <c r="I66" s="8">
+        <v>50.93</v>
+      </c>
+      <c r="J66" s="8">
+        <v>77.823644168244229</v>
+      </c>
+      <c r="L66" s="4"/>
+      <c r="M66" s="2"/>
+      <c r="N66" s="2"/>
+      <c r="O66" s="2"/>
+      <c r="P66" s="2"/>
+      <c r="Q66" s="2"/>
+    </row>
+    <row r="67" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="14">
+        <v>2004</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C67" s="8">
+        <v>1.877</v>
+      </c>
+      <c r="D67" s="8">
+        <v>1.6819999999999999</v>
+      </c>
+      <c r="E67" s="8">
         <v>1.8180000000000001</v>
       </c>
-      <c r="D13" s="1">
-[...121 lines deleted...]
-      <c r="B17" s="1" t="s">
+      <c r="F67" s="8">
+        <v>2.9381676451232486</v>
+      </c>
+      <c r="G67" s="8">
+        <v>49.89</v>
+      </c>
+      <c r="H67" s="8">
+        <v>44.71</v>
+      </c>
+      <c r="I67" s="8">
+        <v>48.31</v>
+      </c>
+      <c r="J67" s="8">
+        <v>78.096496007375947</v>
+      </c>
+      <c r="L67" s="4"/>
+      <c r="M67" s="2"/>
+      <c r="N67" s="2"/>
+      <c r="O67" s="2"/>
+      <c r="P67" s="2"/>
+      <c r="Q67" s="2"/>
+    </row>
+    <row r="68" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A68" s="14">
+        <v>2005</v>
+      </c>
+      <c r="B68" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      <c r="B18" s="1" t="s">
+      <c r="C68" s="8">
+        <v>1.859</v>
+      </c>
+      <c r="D68" s="8">
+        <v>1.6930000000000001</v>
+      </c>
+      <c r="E68" s="8">
+        <v>1.8129999999999999</v>
+      </c>
+      <c r="F68" s="8">
+        <v>2.9688841915367732</v>
+      </c>
+      <c r="G68" s="8">
+        <v>47.45</v>
+      </c>
+      <c r="H68" s="8">
+        <v>43.23</v>
+      </c>
+      <c r="I68" s="8">
+        <v>46.29</v>
+      </c>
+      <c r="J68" s="8">
+        <v>75.795613409933821</v>
+      </c>
+      <c r="L68" s="4"/>
+      <c r="M68" s="2"/>
+      <c r="N68" s="2"/>
+      <c r="O68" s="2"/>
+      <c r="P68" s="2"/>
+      <c r="Q68" s="2"/>
+    </row>
+    <row r="69" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A69" s="14">
+        <v>2005</v>
+      </c>
+      <c r="B69" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      <c r="B19" s="1" t="s">
+      <c r="C69" s="8">
+        <v>1.875</v>
+      </c>
+      <c r="D69" s="8">
+        <v>1.704</v>
+      </c>
+      <c r="E69" s="8">
+        <v>1.8280000000000001</v>
+      </c>
+      <c r="F69" s="8">
+        <v>3.0405079273961402</v>
+      </c>
+      <c r="G69" s="8">
+        <v>46.75</v>
+      </c>
+      <c r="H69" s="8">
+        <v>42.48</v>
+      </c>
+      <c r="I69" s="8">
+        <v>45.56</v>
+      </c>
+      <c r="J69" s="8">
+        <v>75.802903137913177</v>
+      </c>
+      <c r="L69" s="4"/>
+      <c r="M69" s="2"/>
+      <c r="N69" s="2"/>
+      <c r="O69" s="2"/>
+      <c r="P69" s="2"/>
+      <c r="Q69" s="2"/>
+    </row>
+    <row r="70" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A70" s="14">
+        <v>2005</v>
+      </c>
+      <c r="B70" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C19" s="1">
+      <c r="C70" s="8">
+        <v>1.877</v>
+      </c>
+      <c r="D70" s="8">
+        <v>1.6850000000000001</v>
+      </c>
+      <c r="E70" s="8">
+        <v>1.82</v>
+      </c>
+      <c r="F70" s="8">
+        <v>3.0433479348208503</v>
+      </c>
+      <c r="G70" s="8">
+        <v>47.92</v>
+      </c>
+      <c r="H70" s="8">
+        <v>43.02</v>
+      </c>
+      <c r="I70" s="8">
+        <v>46.47</v>
+      </c>
+      <c r="J70" s="8">
+        <v>77.69667277597631</v>
+      </c>
+      <c r="L70" s="4"/>
+      <c r="M70" s="2"/>
+      <c r="N70" s="2"/>
+      <c r="O70" s="2"/>
+      <c r="P70" s="2"/>
+      <c r="Q70" s="2"/>
+    </row>
+    <row r="71" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A71" s="14">
+        <v>2005</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" s="8">
+        <v>1.889</v>
+      </c>
+      <c r="D71" s="8">
+        <v>1.728</v>
+      </c>
+      <c r="E71" s="8">
+        <v>1.839</v>
+      </c>
+      <c r="F71" s="8">
+        <v>3.0044772627977339</v>
+      </c>
+      <c r="G71" s="8">
+        <v>47.63</v>
+      </c>
+      <c r="H71" s="8">
+        <v>43.56</v>
+      </c>
+      <c r="I71" s="8">
+        <v>46.37</v>
+      </c>
+      <c r="J71" s="8">
+        <v>75.745876272393659</v>
+      </c>
+      <c r="L71" s="4"/>
+      <c r="M71" s="2"/>
+      <c r="N71" s="2"/>
+      <c r="O71" s="2"/>
+      <c r="P71" s="2"/>
+      <c r="Q71" s="2"/>
+    </row>
+    <row r="72" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A72" s="14">
+        <v>2005</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C72" s="8">
+        <v>1.98</v>
+      </c>
+      <c r="D72" s="8">
+        <v>1.8260000000000001</v>
+      </c>
+      <c r="E72" s="8">
+        <v>1.9390000000000001</v>
+      </c>
+      <c r="F72" s="8">
+        <v>2.8155764913275236</v>
+      </c>
+      <c r="G72" s="8">
+        <v>48.49</v>
+      </c>
+      <c r="H72" s="8">
+        <v>44.72</v>
+      </c>
+      <c r="I72" s="8">
+        <v>47.48</v>
+      </c>
+      <c r="J72" s="8">
+        <v>68.942205966645744</v>
+      </c>
+      <c r="L72" s="4"/>
+      <c r="M72" s="2"/>
+      <c r="N72" s="2"/>
+      <c r="O72" s="2"/>
+      <c r="P72" s="2"/>
+      <c r="Q72" s="2"/>
+    </row>
+    <row r="73" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A73" s="14">
+        <v>2005</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C73" s="8">
+        <v>2.0129999999999999</v>
+      </c>
+      <c r="D73" s="8">
+        <v>1.855</v>
+      </c>
+      <c r="E73" s="8">
+        <v>1.9730000000000001</v>
+      </c>
+      <c r="F73" s="8">
+        <v>2.7597659267009718</v>
+      </c>
+      <c r="G73" s="8">
+        <v>48.82</v>
+      </c>
+      <c r="H73" s="8">
+        <v>44.99</v>
+      </c>
+      <c r="I73" s="8">
+        <v>47.85</v>
+      </c>
+      <c r="J73" s="8">
+        <v>66.924323722498571</v>
+      </c>
+      <c r="L73" s="4"/>
+      <c r="M73" s="2"/>
+      <c r="N73" s="2"/>
+      <c r="O73" s="2"/>
+      <c r="P73" s="2"/>
+      <c r="Q73" s="2"/>
+    </row>
+    <row r="74" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A74" s="14">
+        <v>2005</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C74" s="8">
+        <v>2.1019999999999999</v>
+      </c>
+      <c r="D74" s="8">
+        <v>1.9219999999999999</v>
+      </c>
+      <c r="E74" s="8">
+        <v>2.0529999999999999</v>
+      </c>
+      <c r="F74" s="8">
+        <v>2.9738412398389467</v>
+      </c>
+      <c r="G74" s="8">
+        <v>51.74</v>
+      </c>
+      <c r="H74" s="8">
+        <v>47.31</v>
+      </c>
+      <c r="I74" s="8">
+        <v>50.53</v>
+      </c>
+      <c r="J74" s="8">
+        <v>73.186232912436481</v>
+      </c>
+      <c r="L74" s="4"/>
+      <c r="M74" s="2"/>
+      <c r="N74" s="2"/>
+      <c r="O74" s="2"/>
+      <c r="P74" s="2"/>
+      <c r="Q74" s="2"/>
+    </row>
+    <row r="75" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A75" s="14">
+        <v>2005</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75" s="8">
+        <v>2.129</v>
+      </c>
+      <c r="D75" s="8">
+        <v>1.9550000000000001</v>
+      </c>
+      <c r="E75" s="8">
+        <v>2.0819999999999999</v>
+      </c>
+      <c r="F75" s="8">
+        <v>3.2514687691302484</v>
+      </c>
+      <c r="G75" s="8">
+        <v>51.83</v>
+      </c>
+      <c r="H75" s="8">
+        <v>47.58</v>
+      </c>
+      <c r="I75" s="8">
+        <v>50.69</v>
+      </c>
+      <c r="J75" s="8">
+        <v>79.147252778168507</v>
+      </c>
+      <c r="L75" s="4"/>
+      <c r="M75" s="2"/>
+      <c r="N75" s="2"/>
+      <c r="O75" s="2"/>
+      <c r="P75" s="2"/>
+      <c r="Q75" s="2"/>
+    </row>
+    <row r="76" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="14">
+        <v>2005</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C76" s="8">
+        <v>2.09</v>
+      </c>
+      <c r="D76" s="8">
+        <v>1.96</v>
+      </c>
+      <c r="E76" s="8">
+        <v>2.0590000000000002</v>
+      </c>
+      <c r="F76" s="8">
+        <v>2.2599403637186026</v>
+      </c>
+      <c r="G76" s="8">
+        <v>50.35</v>
+      </c>
+      <c r="H76" s="8">
+        <v>47.22</v>
+      </c>
+      <c r="I76" s="8">
+        <v>49.59</v>
+      </c>
+      <c r="J76" s="8">
+        <v>54.441963361981138</v>
+      </c>
+      <c r="L76" s="4"/>
+      <c r="M76" s="2"/>
+      <c r="N76" s="2"/>
+      <c r="O76" s="2"/>
+      <c r="P76" s="2"/>
+      <c r="Q76" s="2"/>
+    </row>
+    <row r="77" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A77" s="14">
+        <v>2005</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C77" s="8">
+        <v>2.077</v>
+      </c>
+      <c r="D77" s="8">
+        <v>1.9530000000000001</v>
+      </c>
+      <c r="E77" s="8">
+        <v>2.048</v>
+      </c>
+      <c r="F77" s="8">
+        <v>2.1779826767602599</v>
+      </c>
+      <c r="G77" s="8">
+        <v>49.01</v>
+      </c>
+      <c r="H77" s="8">
+        <v>46.07</v>
+      </c>
+      <c r="I77" s="8">
+        <v>48.31</v>
+      </c>
+      <c r="J77" s="8">
+        <v>51.382967310128045</v>
+      </c>
+      <c r="L77" s="4"/>
+      <c r="M77" s="2"/>
+      <c r="N77" s="2"/>
+      <c r="O77" s="2"/>
+      <c r="P77" s="2"/>
+      <c r="Q77" s="2"/>
+    </row>
+    <row r="78" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="14">
+        <v>2005</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C78" s="8">
+        <v>2.052</v>
+      </c>
+      <c r="D78" s="8">
+        <v>1.931</v>
+      </c>
+      <c r="E78" s="8">
+        <v>2.0270000000000001</v>
+      </c>
+      <c r="F78" s="8">
+        <v>2.0997333990512721</v>
+      </c>
+      <c r="G78" s="8">
+        <v>48.27</v>
+      </c>
+      <c r="H78" s="8">
+        <v>45.42</v>
+      </c>
+      <c r="I78" s="8">
+        <v>47.68</v>
+      </c>
+      <c r="J78" s="8">
+        <v>49.387829279084976</v>
+      </c>
+      <c r="L78" s="4"/>
+      <c r="M78" s="2"/>
+      <c r="N78" s="2"/>
+      <c r="O78" s="2"/>
+      <c r="P78" s="2"/>
+      <c r="Q78" s="2"/>
+    </row>
+    <row r="79" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="14">
+        <v>2005</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C79" s="8">
+        <v>1.9870000000000001</v>
+      </c>
+      <c r="D79" s="8">
+        <v>1.879</v>
+      </c>
+      <c r="E79" s="8">
+        <v>1.966</v>
+      </c>
+      <c r="F79" s="8">
+        <v>2.0803873851087831</v>
+      </c>
+      <c r="G79" s="8">
+        <v>47</v>
+      </c>
+      <c r="H79" s="8">
+        <v>44.43</v>
+      </c>
+      <c r="I79" s="8">
+        <v>46.5</v>
+      </c>
+      <c r="J79" s="8">
+        <v>49.20324204520783</v>
+      </c>
+      <c r="L79" s="4"/>
+      <c r="M79" s="2"/>
+      <c r="N79" s="2"/>
+      <c r="O79" s="2"/>
+      <c r="P79" s="2"/>
+      <c r="Q79" s="2"/>
+    </row>
+    <row r="80" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A80" s="14">
+        <v>2006</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80" s="8">
+        <v>1.952</v>
+      </c>
+      <c r="D80" s="8">
+        <v>1.84</v>
+      </c>
+      <c r="E80" s="8">
+        <v>1.931</v>
+      </c>
+      <c r="F80" s="8">
+        <v>2.0116179219235235</v>
+      </c>
+      <c r="G80" s="8">
+        <v>47.22</v>
+      </c>
+      <c r="H80" s="8">
+        <v>44.51</v>
+      </c>
+      <c r="I80" s="8">
+        <v>46.7</v>
+      </c>
+      <c r="J80" s="8">
+        <v>48.650979441720409</v>
+      </c>
+      <c r="L80" s="4"/>
+      <c r="M80" s="2"/>
+      <c r="N80" s="2"/>
+      <c r="O80" s="2"/>
+      <c r="P80" s="2"/>
+      <c r="Q80" s="2"/>
+    </row>
+    <row r="81" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A81" s="14">
+        <v>2006</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" s="8">
+        <v>1.9850000000000001</v>
+      </c>
+      <c r="D81" s="8">
+        <v>1.8480000000000001</v>
+      </c>
+      <c r="E81" s="8">
+        <v>1.9570000000000001</v>
+      </c>
+      <c r="F81" s="8">
+        <v>1.9855896123274202</v>
+      </c>
+      <c r="G81" s="8">
+        <v>48.09</v>
+      </c>
+      <c r="H81" s="8">
+        <v>44.78</v>
+      </c>
+      <c r="I81" s="8">
+        <v>47.42</v>
+      </c>
+      <c r="J81" s="8">
+        <v>48.110836306693393</v>
+      </c>
+      <c r="L81" s="4"/>
+      <c r="M81" s="2"/>
+      <c r="N81" s="2"/>
+      <c r="O81" s="2"/>
+      <c r="P81" s="2"/>
+      <c r="Q81" s="2"/>
+    </row>
+    <row r="82" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A82" s="14">
+        <v>2006</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" s="8">
+        <v>2.0259999999999998</v>
+      </c>
+      <c r="D82" s="8">
+        <v>1.88</v>
+      </c>
+      <c r="E82" s="8">
+        <v>2</v>
+      </c>
+      <c r="F82" s="8">
+        <v>1.9980374089061812</v>
+      </c>
+      <c r="G82" s="8">
+        <v>49.18</v>
+      </c>
+      <c r="H82" s="8">
+        <v>45.62</v>
+      </c>
+      <c r="I82" s="8">
+        <v>48.54</v>
+      </c>
+      <c r="J82" s="8">
+        <v>48.492367914153014</v>
+      </c>
+      <c r="L82" s="4"/>
+      <c r="M82" s="2"/>
+      <c r="N82" s="2"/>
+      <c r="O82" s="2"/>
+      <c r="P82" s="2"/>
+      <c r="Q82" s="2"/>
+    </row>
+    <row r="83" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A83" s="14">
+        <v>2006</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C83" s="8">
+        <v>2.0409999999999999</v>
+      </c>
+      <c r="D83" s="8">
+        <v>1.8979999999999999</v>
+      </c>
+      <c r="E83" s="8">
+        <v>2.0169999999999999</v>
+      </c>
+      <c r="F83" s="8">
+        <v>2.0015849847428386</v>
+      </c>
+      <c r="G83" s="8">
+        <v>49.19</v>
+      </c>
+      <c r="H83" s="8">
+        <v>45.73</v>
+      </c>
+      <c r="I83" s="8">
+        <v>48.61</v>
+      </c>
+      <c r="J83" s="8">
+        <v>48.232193377348182</v>
+      </c>
+      <c r="L83" s="4"/>
+      <c r="M83" s="2"/>
+      <c r="N83" s="2"/>
+      <c r="O83" s="2"/>
+      <c r="P83" s="2"/>
+      <c r="Q83" s="2"/>
+    </row>
+    <row r="84" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A84" s="14">
+        <v>2006</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C84" s="8">
+        <v>2.0449999999999999</v>
+      </c>
+      <c r="D84" s="8">
+        <v>1.9059999999999999</v>
+      </c>
+      <c r="E84" s="8">
+        <v>2.0169999999999999</v>
+      </c>
+      <c r="F84" s="8">
+        <v>1.9612268102853712</v>
+      </c>
+      <c r="G84" s="8">
+        <v>48.98</v>
+      </c>
+      <c r="H84" s="8">
+        <v>45.66</v>
+      </c>
+      <c r="I84" s="8">
+        <v>48.33</v>
+      </c>
+      <c r="J84" s="8">
+        <v>46.983149467196348</v>
+      </c>
+      <c r="L84" s="4"/>
+      <c r="M84" s="2"/>
+      <c r="N84" s="2"/>
+      <c r="O84" s="2"/>
+      <c r="P84" s="2"/>
+      <c r="Q84" s="2"/>
+    </row>
+    <row r="85" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A85" s="14">
+        <v>2006</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C85" s="8">
+        <v>2.1259999999999999</v>
+      </c>
+      <c r="D85" s="8">
+        <v>1.984</v>
+      </c>
+      <c r="E85" s="8">
+        <v>2.101</v>
+      </c>
+      <c r="F85" s="8">
+        <v>2.0088053878180663</v>
+      </c>
+      <c r="G85" s="8">
+        <v>50.78</v>
+      </c>
+      <c r="H85" s="8">
+        <v>47.37</v>
+      </c>
+      <c r="I85" s="8">
+        <v>50.16</v>
+      </c>
+      <c r="J85" s="8">
+        <v>47.972281466483246</v>
+      </c>
+      <c r="L85" s="4"/>
+      <c r="M85" s="2"/>
+      <c r="N85" s="2"/>
+      <c r="O85" s="2"/>
+      <c r="P85" s="2"/>
+      <c r="Q85" s="2"/>
+    </row>
+    <row r="86" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A86" s="14">
+        <v>2006</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C86" s="8">
+        <v>2.2639999999999998</v>
+      </c>
+      <c r="D86" s="8">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="E86" s="8">
+        <v>2.226</v>
+      </c>
+      <c r="F86" s="8">
+        <v>2.0875218107353453</v>
+      </c>
+      <c r="G86" s="8">
+        <v>54.22</v>
+      </c>
+      <c r="H86" s="8">
+        <v>49.57</v>
+      </c>
+      <c r="I86" s="8">
+        <v>53.31</v>
+      </c>
+      <c r="J86" s="8">
+        <v>50.000322410732991</v>
+      </c>
+      <c r="L86" s="4"/>
+      <c r="M86" s="2"/>
+      <c r="N86" s="2"/>
+      <c r="O86" s="2"/>
+      <c r="P86" s="2"/>
+      <c r="Q86" s="2"/>
+    </row>
+    <row r="87" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A87" s="14">
+        <v>2006</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C87" s="8">
+        <v>2.089</v>
+      </c>
+      <c r="D87" s="8">
+        <v>1.96</v>
+      </c>
+      <c r="E87" s="8">
+        <v>2.06</v>
+      </c>
+      <c r="F87" s="8">
+        <v>2.1291101295081507</v>
+      </c>
+      <c r="G87" s="8">
+        <v>50.09</v>
+      </c>
+      <c r="H87" s="8">
+        <v>47</v>
+      </c>
+      <c r="I87" s="8">
+        <v>49.39</v>
+      </c>
+      <c r="J87" s="8">
+        <v>51.045415354957917</v>
+      </c>
+      <c r="L87" s="4"/>
+      <c r="M87" s="2"/>
+      <c r="N87" s="2"/>
+      <c r="O87" s="2"/>
+      <c r="P87" s="2"/>
+      <c r="Q87" s="2"/>
+    </row>
+    <row r="88" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="14">
+        <v>2006</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C88" s="8">
+        <v>2.0270000000000001</v>
+      </c>
+      <c r="D88" s="8">
+        <v>1.8959999999999999</v>
+      </c>
+      <c r="E88" s="8">
+        <v>1.998</v>
+      </c>
+      <c r="F88" s="8">
+        <v>2.1413358338169401</v>
+      </c>
+      <c r="G88" s="8">
+        <v>48.52</v>
+      </c>
+      <c r="H88" s="8">
+        <v>45.37</v>
+      </c>
+      <c r="I88" s="8">
+        <v>47.81</v>
+      </c>
+      <c r="J88" s="8">
+        <v>51.244307839073201</v>
+      </c>
+      <c r="L88" s="4"/>
+      <c r="M88" s="2"/>
+      <c r="N88" s="2"/>
+      <c r="O88" s="2"/>
+      <c r="P88" s="2"/>
+      <c r="Q88" s="2"/>
+    </row>
+    <row r="89" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A89" s="14">
+        <v>2006</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C89" s="8">
+        <v>2.032</v>
+      </c>
+      <c r="D89" s="8">
+        <v>1.9119999999999999</v>
+      </c>
+      <c r="E89" s="8">
+        <v>2.0009999999999999</v>
+      </c>
+      <c r="F89" s="8">
+        <v>2.0968712934086899</v>
+      </c>
+      <c r="G89" s="8">
+        <v>48.48</v>
+      </c>
+      <c r="H89" s="8">
+        <v>45.61</v>
+      </c>
+      <c r="I89" s="8">
+        <v>47.73</v>
+      </c>
+      <c r="J89" s="8">
+        <v>50.022961575557716</v>
+      </c>
+      <c r="L89" s="4"/>
+      <c r="M89" s="2"/>
+      <c r="N89" s="2"/>
+      <c r="O89" s="2"/>
+      <c r="P89" s="2"/>
+      <c r="Q89" s="2"/>
+    </row>
+    <row r="90" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="14">
+        <v>2006</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C90" s="8">
+        <v>2.0059999999999998</v>
+      </c>
+      <c r="D90" s="8">
+        <v>1.891</v>
+      </c>
+      <c r="E90" s="8">
+        <v>1.9750000000000001</v>
+      </c>
+      <c r="F90" s="8">
+        <v>2.0601026519634571</v>
+      </c>
+      <c r="G90" s="8">
+        <v>48.35</v>
+      </c>
+      <c r="H90" s="8">
+        <v>45.56</v>
+      </c>
+      <c r="I90" s="8">
+        <v>47.58</v>
+      </c>
+      <c r="J90" s="8">
+        <v>49.646413809667358</v>
+      </c>
+      <c r="L90" s="4"/>
+      <c r="M90" s="2"/>
+      <c r="N90" s="2"/>
+      <c r="O90" s="2"/>
+      <c r="P90" s="2"/>
+      <c r="Q90" s="2"/>
+    </row>
+    <row r="91" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="14">
+        <v>2006</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C91" s="8">
+        <v>1.9139999999999999</v>
+      </c>
+      <c r="D91" s="8">
+        <v>1.8029999999999999</v>
+      </c>
+      <c r="E91" s="8">
+        <v>1.885</v>
+      </c>
+      <c r="F91" s="8">
+        <v>1.9998539613226995</v>
+      </c>
+      <c r="G91" s="8">
+        <v>46.79</v>
+      </c>
+      <c r="H91" s="8">
+        <v>44.08</v>
+      </c>
+      <c r="I91" s="8">
+        <v>46.1</v>
+      </c>
+      <c r="J91" s="8">
+        <v>48.894429500378685</v>
+      </c>
+      <c r="L91" s="4"/>
+      <c r="M91" s="2"/>
+      <c r="N91" s="2"/>
+      <c r="O91" s="2"/>
+      <c r="P91" s="2"/>
+      <c r="Q91" s="2"/>
+    </row>
+    <row r="92" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A92" s="14">
+        <v>2007</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C92" s="8">
+        <v>1.978</v>
+      </c>
+      <c r="D92" s="8">
+        <v>1.863</v>
+      </c>
+      <c r="E92" s="8">
+        <v>1.9510000000000001</v>
+      </c>
+      <c r="F92" s="8">
+        <v>2.013101895033552</v>
+      </c>
+      <c r="G92" s="8">
+        <v>48.32</v>
+      </c>
+      <c r="H92" s="8">
+        <v>45.49</v>
+      </c>
+      <c r="I92" s="8">
+        <v>47.65</v>
+      </c>
+      <c r="J92" s="8">
+        <v>49.165987582404433</v>
+      </c>
+      <c r="L92" s="4"/>
+      <c r="M92" s="2"/>
+      <c r="N92" s="2"/>
+      <c r="O92" s="2"/>
+      <c r="P92" s="2"/>
+      <c r="Q92" s="2"/>
+    </row>
+    <row r="93" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A93" s="14">
+        <v>2007</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="8">
+        <v>2.0339999999999998</v>
+      </c>
+      <c r="D93" s="8">
+        <v>1.9119999999999999</v>
+      </c>
+      <c r="E93" s="8">
+        <v>2</v>
+      </c>
+      <c r="F93" s="8">
+        <v>2.0464310736665663</v>
+      </c>
+      <c r="G93" s="8">
+        <v>49.42</v>
+      </c>
+      <c r="H93" s="8">
+        <v>46.47</v>
+      </c>
+      <c r="I93" s="8">
+        <v>48.6</v>
+      </c>
+      <c r="J93" s="8">
+        <v>49.730321521171227</v>
+      </c>
+      <c r="L93" s="4"/>
+      <c r="M93" s="2"/>
+      <c r="N93" s="2"/>
+      <c r="O93" s="2"/>
+      <c r="P93" s="2"/>
+      <c r="Q93" s="2"/>
+    </row>
+    <row r="94" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A94" s="14">
+        <v>2007</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" s="8">
+        <v>2.14</v>
+      </c>
+      <c r="D94" s="8">
+        <v>1.986</v>
+      </c>
+      <c r="E94" s="8">
+        <v>2.0939999999999999</v>
+      </c>
+      <c r="F94" s="8">
+        <v>2.0803115160423684</v>
+      </c>
+      <c r="G94" s="8">
+        <v>51.99</v>
+      </c>
+      <c r="H94" s="8">
+        <v>48.24</v>
+      </c>
+      <c r="I94" s="8">
+        <v>50.86</v>
+      </c>
+      <c r="J94" s="8">
+        <v>50.530766724669128</v>
+      </c>
+      <c r="L94" s="4"/>
+      <c r="M94" s="2"/>
+      <c r="N94" s="2"/>
+      <c r="O94" s="2"/>
+      <c r="P94" s="2"/>
+      <c r="Q94" s="2"/>
+    </row>
+    <row r="95" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A95" s="14">
+        <v>2007</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C95" s="8">
+        <v>2.2130000000000001</v>
+      </c>
+      <c r="D95" s="8">
+        <v>2.0230000000000001</v>
+      </c>
+      <c r="E95" s="8">
+        <v>2.1429999999999998</v>
+      </c>
+      <c r="F95" s="8">
+        <v>2.1604453511431383</v>
+      </c>
+      <c r="G95" s="8">
+        <v>53.29</v>
+      </c>
+      <c r="H95" s="8">
+        <v>48.73</v>
+      </c>
+      <c r="I95" s="8">
+        <v>51.62</v>
+      </c>
+      <c r="J95" s="8">
+        <v>52.034326282282493</v>
+      </c>
+      <c r="L95" s="4"/>
+      <c r="M95" s="2"/>
+      <c r="N95" s="2"/>
+      <c r="O95" s="2"/>
+      <c r="P95" s="2"/>
+      <c r="Q95" s="2"/>
+    </row>
+    <row r="96" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A96" s="14">
+        <v>2007</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C96" s="8">
+        <v>2.2930000000000001</v>
+      </c>
+      <c r="D96" s="8">
+        <v>2.0739999999999998</v>
+      </c>
+      <c r="E96" s="8">
+        <v>2.222</v>
+      </c>
+      <c r="F96" s="8">
+        <v>2.253640105230081</v>
+      </c>
+      <c r="G96" s="8">
+        <v>55.02</v>
+      </c>
+      <c r="H96" s="8">
+        <v>49.77</v>
+      </c>
+      <c r="I96" s="8">
+        <v>53.3</v>
+      </c>
+      <c r="J96" s="8">
+        <v>54.069333404680108</v>
+      </c>
+      <c r="L96" s="4"/>
+      <c r="M96" s="2"/>
+      <c r="N96" s="2"/>
+      <c r="O96" s="2"/>
+      <c r="P96" s="2"/>
+      <c r="Q96" s="2"/>
+    </row>
+    <row r="97" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A97" s="14">
+        <v>2007</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C97" s="8">
+        <v>2.31</v>
+      </c>
+      <c r="D97" s="8">
+        <v>2.0830000000000002</v>
+      </c>
+      <c r="E97" s="8">
+        <v>2.234</v>
+      </c>
+      <c r="F97" s="8">
+        <v>2.3318071241974652</v>
+      </c>
+      <c r="G97" s="8">
+        <v>55.26</v>
+      </c>
+      <c r="H97" s="8">
+        <v>49.84</v>
+      </c>
+      <c r="I97" s="8">
+        <v>53.46</v>
+      </c>
+      <c r="J97" s="8">
+        <v>55.793149060672746</v>
+      </c>
+      <c r="L97" s="4"/>
+      <c r="M97" s="2"/>
+      <c r="N97" s="2"/>
+      <c r="O97" s="2"/>
+      <c r="P97" s="2"/>
+      <c r="Q97" s="2"/>
+    </row>
+    <row r="98" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A98" s="14">
+        <v>2007</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C98" s="8">
+        <v>2.4380000000000002</v>
+      </c>
+      <c r="D98" s="8">
+        <v>2.1829999999999998</v>
+      </c>
+      <c r="E98" s="8">
+        <v>2.3519999999999999</v>
+      </c>
+      <c r="F98" s="8">
+        <v>2.4838458032891539</v>
+      </c>
+      <c r="G98" s="8">
+        <v>58.07</v>
+      </c>
+      <c r="H98" s="8">
+        <v>52</v>
+      </c>
+      <c r="I98" s="8">
+        <v>56.01</v>
+      </c>
+      <c r="J98" s="8">
+        <v>59.155271651134484</v>
+      </c>
+      <c r="L98" s="4"/>
+      <c r="M98" s="2"/>
+      <c r="N98" s="2"/>
+      <c r="O98" s="2"/>
+      <c r="P98" s="2"/>
+      <c r="Q98" s="2"/>
+    </row>
+    <row r="99" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A99" s="14">
+        <v>2007</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C99" s="8">
+        <v>2.5819999999999999</v>
+      </c>
+      <c r="D99" s="8">
+        <v>2.3330000000000002</v>
+      </c>
+      <c r="E99" s="8">
+        <v>2.5049999999999999</v>
+      </c>
+      <c r="F99" s="8">
+        <v>2.6949692745988099</v>
+      </c>
+      <c r="G99" s="8">
+        <v>61.03</v>
+      </c>
+      <c r="H99" s="8">
+        <v>55.13</v>
+      </c>
+      <c r="I99" s="8">
+        <v>59.21</v>
+      </c>
+      <c r="J99" s="8">
+        <v>63.695598805142872</v>
+      </c>
+      <c r="L99" s="4"/>
+      <c r="M99" s="2"/>
+      <c r="N99" s="2"/>
+      <c r="O99" s="2"/>
+      <c r="P99" s="2"/>
+      <c r="Q99" s="2"/>
+    </row>
+    <row r="100" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="14">
+        <v>2007</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C100" s="8">
+        <v>2.6389999999999998</v>
+      </c>
+      <c r="D100" s="8">
+        <v>2.3879999999999999</v>
+      </c>
+      <c r="E100" s="8">
+        <v>2.5680000000000001</v>
+      </c>
+      <c r="F100" s="8">
+        <v>2.8408882918075844</v>
+      </c>
+      <c r="G100" s="8">
+        <v>61.34</v>
+      </c>
+      <c r="H100" s="8">
+        <v>55.5</v>
+      </c>
+      <c r="I100" s="8">
+        <v>59.69</v>
+      </c>
+      <c r="J100" s="8">
+        <v>66.036448343067306</v>
+      </c>
+      <c r="L100" s="4"/>
+      <c r="M100" s="2"/>
+      <c r="N100" s="2"/>
+      <c r="O100" s="2"/>
+      <c r="P100" s="2"/>
+      <c r="Q100" s="2"/>
+    </row>
+    <row r="101" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A101" s="14">
+        <v>2007</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C101" s="8">
+        <v>2.774</v>
+      </c>
+      <c r="D101" s="8">
+        <v>2.5059999999999998</v>
+      </c>
+      <c r="E101" s="8">
+        <v>2.702</v>
+      </c>
+      <c r="F101" s="8">
+        <v>2.9977788624434343</v>
+      </c>
+      <c r="G101" s="8">
+        <v>61.77</v>
+      </c>
+      <c r="H101" s="8">
+        <v>55.8</v>
+      </c>
+      <c r="I101" s="8">
+        <v>60.18</v>
+      </c>
+      <c r="J101" s="8">
+        <v>66.760535266615278</v>
+      </c>
+      <c r="L101" s="4"/>
+      <c r="M101" s="2"/>
+      <c r="N101" s="2"/>
+      <c r="O101" s="2"/>
+      <c r="P101" s="2"/>
+      <c r="Q101" s="2"/>
+    </row>
+    <row r="102" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="14">
+        <v>2007</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C102" s="8">
+        <v>2.5870000000000002</v>
+      </c>
+      <c r="D102" s="8">
+        <v>2.3090000000000002</v>
+      </c>
+      <c r="E102" s="8">
+        <v>2.5179999999999998</v>
+      </c>
+      <c r="F102" s="8">
+        <v>2.8940356822626758</v>
+      </c>
+      <c r="G102" s="8">
+        <v>56.84</v>
+      </c>
+      <c r="H102" s="8">
+        <v>50.73</v>
+      </c>
+      <c r="I102" s="8">
+        <v>55.32</v>
+      </c>
+      <c r="J102" s="8">
+        <v>63.587752010675516</v>
+      </c>
+      <c r="L102" s="4"/>
+      <c r="M102" s="2"/>
+      <c r="N102" s="2"/>
+      <c r="O102" s="2"/>
+      <c r="P102" s="2"/>
+      <c r="Q102" s="2"/>
+    </row>
+    <row r="103" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="14">
+        <v>2007</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C103" s="8">
+        <v>2.5859999999999999</v>
+      </c>
+      <c r="D103" s="8">
+        <v>2.33</v>
+      </c>
+      <c r="E103" s="8">
+        <v>2.508</v>
+      </c>
+      <c r="F103" s="8">
+        <v>2.9439788404643825</v>
+      </c>
+      <c r="G103" s="8">
+        <v>56.09</v>
+      </c>
+      <c r="H103" s="8">
+        <v>50.55</v>
+      </c>
+      <c r="I103" s="8">
+        <v>54.41</v>
+      </c>
+      <c r="J103" s="8">
+        <v>63.860789007353382</v>
+      </c>
+      <c r="L103" s="4"/>
+      <c r="M103" s="2"/>
+      <c r="N103" s="2"/>
+      <c r="O103" s="2"/>
+      <c r="P103" s="2"/>
+      <c r="Q103" s="2"/>
+    </row>
+    <row r="104" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A104" s="14">
+        <v>2008</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C104" s="8">
+        <v>2.657</v>
+      </c>
+      <c r="D104" s="8">
+        <v>2.42</v>
+      </c>
+      <c r="E104" s="8">
+        <v>2.5939999999999999</v>
+      </c>
+      <c r="F104" s="8">
+        <v>3.3239170602162589</v>
+      </c>
+      <c r="G104" s="8">
+        <v>56.32</v>
+      </c>
+      <c r="H104" s="8">
+        <v>51.3</v>
+      </c>
+      <c r="I104" s="8">
+        <v>55</v>
+      </c>
+      <c r="J104" s="8">
+        <v>70.467041676584685</v>
+      </c>
+      <c r="L104" s="4"/>
+      <c r="M104" s="2"/>
+      <c r="N104" s="2"/>
+      <c r="O104" s="2"/>
+      <c r="P104" s="2"/>
+      <c r="Q104" s="2"/>
+    </row>
+    <row r="105" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A105" s="14">
+        <v>2008</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C105" s="8">
+        <v>2.8140000000000001</v>
+      </c>
+      <c r="D105" s="8">
+        <v>2.5310000000000001</v>
+      </c>
+      <c r="E105" s="8">
+        <v>2.7210000000000001</v>
+      </c>
+      <c r="F105" s="8">
+        <v>3.5282178137914064</v>
+      </c>
+      <c r="G105" s="8">
+        <v>58.91</v>
+      </c>
+      <c r="H105" s="8">
+        <v>52.99</v>
+      </c>
+      <c r="I105" s="8">
+        <v>56.98</v>
+      </c>
+      <c r="J105" s="8">
+        <v>73.870296367350676</v>
+      </c>
+      <c r="L105" s="4"/>
+      <c r="M105" s="2"/>
+      <c r="N105" s="2"/>
+      <c r="O105" s="2"/>
+      <c r="P105" s="2"/>
+      <c r="Q105" s="2"/>
+    </row>
+    <row r="106" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A106" s="14">
+        <v>2008</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" s="8">
+        <v>2.831</v>
+      </c>
+      <c r="D106" s="8">
+        <v>2.5710000000000002</v>
+      </c>
+      <c r="E106" s="8">
+        <v>2.7559999999999998</v>
+      </c>
+      <c r="F106" s="8">
+        <v>3.4823722378899915</v>
+      </c>
+      <c r="G106" s="8">
+        <v>58.4</v>
+      </c>
+      <c r="H106" s="8">
+        <v>53.03</v>
+      </c>
+      <c r="I106" s="8">
+        <v>56.84</v>
+      </c>
+      <c r="J106" s="8">
+        <v>71.827409778718973</v>
+      </c>
+      <c r="L106" s="4"/>
+      <c r="M106" s="2"/>
+      <c r="N106" s="2"/>
+      <c r="O106" s="2"/>
+      <c r="P106" s="2"/>
+      <c r="Q106" s="2"/>
+    </row>
+    <row r="107" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A107" s="14">
+        <v>2008</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C107" s="8">
+        <v>2.9870000000000001</v>
+      </c>
+      <c r="D107" s="8">
+        <v>2.6869999999999998</v>
+      </c>
+      <c r="E107" s="8">
+        <v>2.8740000000000001</v>
+      </c>
+      <c r="F107" s="8">
+        <v>3.6423538621423552</v>
+      </c>
+      <c r="G107" s="8">
+        <v>59.54</v>
+      </c>
+      <c r="H107" s="8">
+        <v>53.56</v>
+      </c>
+      <c r="I107" s="8">
+        <v>57.29</v>
+      </c>
+      <c r="J107" s="8">
+        <v>72.603039534083564</v>
+      </c>
+      <c r="L107" s="4"/>
+      <c r="M107" s="2"/>
+      <c r="N107" s="2"/>
+      <c r="O107" s="2"/>
+      <c r="P107" s="2"/>
+      <c r="Q107" s="2"/>
+    </row>
+    <row r="108" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A108" s="14">
+        <v>2008</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C108" s="8">
+        <v>2.9889999999999999</v>
+      </c>
+      <c r="D108" s="8">
+        <v>2.536</v>
+      </c>
+      <c r="E108" s="8">
+        <v>2.81</v>
+      </c>
+      <c r="F108" s="8">
+        <v>3.696179192117623</v>
+      </c>
+      <c r="G108" s="8">
+        <v>59.41</v>
+      </c>
+      <c r="H108" s="8">
+        <v>50.4</v>
+      </c>
+      <c r="I108" s="8">
+        <v>55.85</v>
+      </c>
+      <c r="J108" s="8">
+        <v>73.457865264145639</v>
+      </c>
+      <c r="L108" s="4"/>
+      <c r="M108" s="2"/>
+      <c r="N108" s="2"/>
+      <c r="O108" s="2"/>
+      <c r="P108" s="2"/>
+      <c r="Q108" s="2"/>
+    </row>
+    <row r="109" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A109" s="14">
+        <v>2008</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C109" s="8">
+        <v>3.09</v>
+      </c>
+      <c r="D109" s="8">
+        <v>2.621</v>
+      </c>
+      <c r="E109" s="8">
+        <v>2.8889999999999998</v>
+      </c>
+      <c r="F109" s="8">
+        <v>3.7709893695297323</v>
+      </c>
+      <c r="G109" s="8">
+        <v>60.24</v>
+      </c>
+      <c r="H109" s="8">
+        <v>51.09</v>
+      </c>
+      <c r="I109" s="8">
+        <v>56.32</v>
+      </c>
+      <c r="J109" s="8">
+        <v>73.511666769612603</v>
+      </c>
+      <c r="L109" s="4"/>
+      <c r="M109" s="2"/>
+      <c r="N109" s="2"/>
+      <c r="O109" s="2"/>
+      <c r="P109" s="2"/>
+      <c r="Q109" s="2"/>
+    </row>
+    <row r="110" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A110" s="14">
+        <v>2008</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C110" s="8">
+        <v>3.4159999999999999</v>
+      </c>
+      <c r="D110" s="8">
+        <v>2.8719999999999999</v>
+      </c>
+      <c r="E110" s="8">
+        <v>3.1840000000000002</v>
+      </c>
+      <c r="F110" s="8">
+        <v>3.8623841892081852</v>
+      </c>
+      <c r="G110" s="8">
+        <v>65.77</v>
+      </c>
+      <c r="H110" s="8">
+        <v>55.3</v>
+      </c>
+      <c r="I110" s="8">
+        <v>61.3</v>
+      </c>
+      <c r="J110" s="8">
+        <v>74.358620410635979</v>
+      </c>
+      <c r="L110" s="4"/>
+      <c r="M110" s="2"/>
+      <c r="N110" s="2"/>
+      <c r="O110" s="2"/>
+      <c r="P110" s="2"/>
+      <c r="Q110" s="2"/>
+    </row>
+    <row r="111" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A111" s="14">
+        <v>2008</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C111" s="8">
+        <v>3.8359999999999999</v>
+      </c>
+      <c r="D111" s="8">
+        <v>3.1309999999999998</v>
+      </c>
+      <c r="E111" s="8">
+        <v>3.5779999999999998</v>
+      </c>
+      <c r="F111" s="8">
+        <v>3.8881363944367036</v>
+      </c>
+      <c r="G111" s="8">
+        <v>73.709999999999994</v>
+      </c>
+      <c r="H111" s="8">
+        <v>60.17</v>
+      </c>
+      <c r="I111" s="8">
+        <v>68.760000000000005</v>
+      </c>
+      <c r="J111" s="8">
+        <v>74.718317091890128</v>
+      </c>
+      <c r="L111" s="4"/>
+      <c r="M111" s="2"/>
+      <c r="N111" s="2"/>
+      <c r="O111" s="2"/>
+      <c r="P111" s="2"/>
+      <c r="Q111" s="2"/>
+    </row>
+    <row r="112" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="14">
+        <v>2008</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C112" s="8">
+        <v>3.4780000000000002</v>
+      </c>
+      <c r="D112" s="8">
+        <v>2.87</v>
+      </c>
+      <c r="E112" s="8">
+        <v>3.2410000000000001</v>
+      </c>
+      <c r="F112" s="8">
+        <v>3.6824308503617837</v>
+      </c>
+      <c r="G112" s="8">
+        <v>71.11</v>
+      </c>
+      <c r="H112" s="8">
+        <v>58.69</v>
+      </c>
+      <c r="I112" s="8">
+        <v>66.27</v>
+      </c>
+      <c r="J112" s="8">
+        <v>75.290981166497033</v>
+      </c>
+      <c r="L112" s="4"/>
+      <c r="M112" s="2"/>
+      <c r="N112" s="2"/>
+      <c r="O112" s="2"/>
+      <c r="P112" s="2"/>
+      <c r="Q112" s="2"/>
+    </row>
+    <row r="113" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A113" s="14">
+        <v>2008</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C113" s="8">
+        <v>2.8180000000000001</v>
+      </c>
+      <c r="D113" s="8">
+        <v>2.34</v>
+      </c>
+      <c r="E113" s="8">
+        <v>2.6259999999999999</v>
+      </c>
+      <c r="F113" s="8">
+        <v>3.313546006677714</v>
+      </c>
+      <c r="G113" s="8">
+        <v>63.05</v>
+      </c>
+      <c r="H113" s="8">
+        <v>52.36</v>
+      </c>
+      <c r="I113" s="8">
+        <v>58.75</v>
+      </c>
+      <c r="J113" s="8">
+        <v>74.133964807400503</v>
+      </c>
+      <c r="L113" s="4"/>
+      <c r="M113" s="2"/>
+      <c r="N113" s="2"/>
+      <c r="O113" s="2"/>
+      <c r="P113" s="2"/>
+      <c r="Q113" s="2"/>
+    </row>
+    <row r="114" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="14">
+        <v>2008</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C114" s="8">
+        <v>2.2509999999999999</v>
+      </c>
+      <c r="D114" s="8">
+        <v>1.889</v>
+      </c>
+      <c r="E114" s="8">
+        <v>2.141</v>
+      </c>
+      <c r="F114" s="8">
+        <v>3.0625014620323312</v>
+      </c>
+      <c r="G114" s="8">
+        <v>53.32</v>
+      </c>
+      <c r="H114" s="8">
+        <v>44.75</v>
+      </c>
+      <c r="I114" s="8">
+        <v>50.71</v>
+      </c>
+      <c r="J114" s="8">
+        <v>72.541472131159836</v>
+      </c>
+      <c r="L114" s="4"/>
+      <c r="M114" s="2"/>
+      <c r="N114" s="2"/>
+      <c r="O114" s="2"/>
+      <c r="P114" s="2"/>
+      <c r="Q114" s="2"/>
+    </row>
+    <row r="115" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="14">
+        <v>2008</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C115" s="8">
+        <v>2.16</v>
+      </c>
+      <c r="D115" s="8">
         <v>1.7909999999999999</v>
       </c>
-      <c r="D19" s="1">
-[...25 lines deleted...]
-      <c r="B20" s="1" t="s">
+      <c r="E115" s="8">
+        <v>2.032</v>
+      </c>
+      <c r="F115" s="8">
+        <v>2.2670869261588749</v>
+      </c>
+      <c r="G115" s="8">
+        <v>52.61</v>
+      </c>
+      <c r="H115" s="8">
+        <v>43.61</v>
+      </c>
+      <c r="I115" s="8">
+        <v>49.48</v>
+      </c>
+      <c r="J115" s="8">
+        <v>55.210367912747088</v>
+      </c>
+      <c r="L115" s="4"/>
+      <c r="M115" s="2"/>
+      <c r="N115" s="2"/>
+      <c r="O115" s="2"/>
+      <c r="P115" s="2"/>
+      <c r="Q115" s="2"/>
+    </row>
+    <row r="116" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A116" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C116" s="8">
+        <v>2.3889999999999998</v>
+      </c>
+      <c r="D116" s="8">
+        <v>1.9590000000000001</v>
+      </c>
+      <c r="E116" s="8">
+        <v>2.2509999999999999</v>
+      </c>
+      <c r="F116" s="8">
+        <v>2.3717526858747049</v>
+      </c>
+      <c r="G116" s="8">
+        <v>55.63</v>
+      </c>
+      <c r="H116" s="8">
+        <v>45.63</v>
+      </c>
+      <c r="I116" s="8">
+        <v>52.44</v>
+      </c>
+      <c r="J116" s="8">
+        <v>55.23812005402187</v>
+      </c>
+      <c r="L116" s="4"/>
+      <c r="M116" s="2"/>
+      <c r="N116" s="2"/>
+      <c r="O116" s="2"/>
+      <c r="P116" s="2"/>
+      <c r="Q116" s="2"/>
+    </row>
+    <row r="117" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A117" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" s="8">
+        <v>2.4350000000000001</v>
+      </c>
+      <c r="D117" s="8">
+        <v>1.958</v>
+      </c>
+      <c r="E117" s="8">
+        <v>2.2759999999999998</v>
+      </c>
+      <c r="F117" s="8">
+        <v>2.4276107625774026</v>
+      </c>
+      <c r="G117" s="8">
+        <v>56.61</v>
+      </c>
+      <c r="H117" s="8">
+        <v>45.53</v>
+      </c>
+      <c r="I117" s="8">
+        <v>52.92</v>
+      </c>
+      <c r="J117" s="8">
+        <v>56.441950229924615</v>
+      </c>
+      <c r="L117" s="4"/>
+      <c r="M117" s="2"/>
+      <c r="N117" s="2"/>
+      <c r="O117" s="2"/>
+      <c r="P117" s="2"/>
+      <c r="Q117" s="2"/>
+    </row>
+    <row r="118" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A118" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" s="8">
+        <v>2.6659999999999999</v>
+      </c>
+      <c r="D118" s="8">
+        <v>2.1259999999999999</v>
+      </c>
+      <c r="E118" s="8">
+        <v>2.4990000000000001</v>
+      </c>
+      <c r="F118" s="8">
+        <v>2.4317704926373587</v>
+      </c>
+      <c r="G118" s="8">
+        <v>63.93</v>
+      </c>
+      <c r="H118" s="8">
+        <v>50.98</v>
+      </c>
+      <c r="I118" s="8">
+        <v>59.93</v>
+      </c>
+      <c r="J118" s="8">
+        <v>58.3162881839365</v>
+      </c>
+      <c r="L118" s="4"/>
+      <c r="M118" s="2"/>
+      <c r="N118" s="2"/>
+      <c r="O118" s="2"/>
+      <c r="P118" s="2"/>
+      <c r="Q118" s="2"/>
+    </row>
+    <row r="119" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A119" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B119" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      <c r="B21" s="1" t="s">
+      <c r="C119" s="8">
+        <v>2.6110000000000002</v>
+      </c>
+      <c r="D119" s="8">
+        <v>2.1349999999999998</v>
+      </c>
+      <c r="E119" s="8">
+        <v>2.4420000000000002</v>
+      </c>
+      <c r="F119" s="8">
+        <v>2.5691677275093712</v>
+      </c>
+      <c r="G119" s="8">
+        <v>62.76</v>
+      </c>
+      <c r="H119" s="8">
+        <v>51.31</v>
+      </c>
+      <c r="I119" s="8">
+        <v>58.69</v>
+      </c>
+      <c r="J119" s="8">
+        <v>61.749946330687735</v>
+      </c>
+      <c r="L119" s="4"/>
+      <c r="M119" s="2"/>
+      <c r="N119" s="2"/>
+      <c r="O119" s="2"/>
+      <c r="P119" s="2"/>
+      <c r="Q119" s="2"/>
+    </row>
+    <row r="120" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A120" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B120" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C21" s="1">
-[...252 lines deleted...]
-      <c r="B29" s="1" t="s">
+      <c r="C120" s="8">
+        <v>2.617</v>
+      </c>
+      <c r="D120" s="8">
+        <v>2.1320000000000001</v>
+      </c>
+      <c r="E120" s="8">
+        <v>2.4340000000000002</v>
+      </c>
+      <c r="F120" s="8">
+        <v>2.7580478889095059</v>
+      </c>
+      <c r="G120" s="8">
+        <v>62</v>
+      </c>
+      <c r="H120" s="8">
+        <v>50.52</v>
+      </c>
+      <c r="I120" s="8">
+        <v>57.69</v>
+      </c>
+      <c r="J120" s="8">
+        <v>65.351944727710745</v>
+      </c>
+      <c r="L120" s="4"/>
+      <c r="M120" s="2"/>
+      <c r="N120" s="2"/>
+      <c r="O120" s="2"/>
+      <c r="P120" s="2"/>
+      <c r="Q120" s="2"/>
+    </row>
+    <row r="121" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A121" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C121" s="8">
+        <v>2.6629999999999998</v>
+      </c>
+      <c r="D121" s="8">
+        <v>2.1850000000000001</v>
+      </c>
+      <c r="E121" s="8">
+        <v>2.496</v>
+      </c>
+      <c r="F121" s="8">
+        <v>2.9840644240854908</v>
+      </c>
+      <c r="G121" s="8">
+        <v>62.29</v>
+      </c>
+      <c r="H121" s="8">
+        <v>51.1</v>
+      </c>
+      <c r="I121" s="8">
+        <v>58.38</v>
+      </c>
+      <c r="J121" s="8">
+        <v>69.800250943783709</v>
+      </c>
+      <c r="L121" s="4"/>
+      <c r="M121" s="2"/>
+      <c r="N121" s="2"/>
+      <c r="O121" s="2"/>
+      <c r="P121" s="2"/>
+      <c r="Q121" s="2"/>
+    </row>
+    <row r="122" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A122" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C122" s="8">
+        <v>2.786</v>
+      </c>
+      <c r="D122" s="8">
+        <v>2.3540000000000001</v>
+      </c>
+      <c r="E122" s="8">
+        <v>2.63</v>
+      </c>
+      <c r="F122" s="8">
+        <v>3.0759790358389316</v>
+      </c>
+      <c r="G122" s="8">
+        <v>65.180000000000007</v>
+      </c>
+      <c r="H122" s="8">
+        <v>55.07</v>
+      </c>
+      <c r="I122" s="8">
+        <v>61.54</v>
+      </c>
+      <c r="J122" s="8">
+        <v>71.962529543451808</v>
+      </c>
+      <c r="L122" s="4"/>
+      <c r="M122" s="2"/>
+      <c r="N122" s="2"/>
+      <c r="O122" s="2"/>
+      <c r="P122" s="2"/>
+      <c r="Q122" s="2"/>
+    </row>
+    <row r="123" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A123" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C123" s="8">
+        <v>2.907</v>
+      </c>
+      <c r="D123" s="8">
+        <v>2.468</v>
+      </c>
+      <c r="E123" s="8">
+        <v>2.7450000000000001</v>
+      </c>
+      <c r="F123" s="8">
+        <v>3.1400427367881427</v>
+      </c>
+      <c r="G123" s="8">
+        <v>66.42</v>
+      </c>
+      <c r="H123" s="8">
+        <v>56.39</v>
+      </c>
+      <c r="I123" s="8">
+        <v>62.73</v>
+      </c>
+      <c r="J123" s="8">
+        <v>71.756256621082642</v>
+      </c>
+      <c r="L123" s="4"/>
+      <c r="M123" s="2"/>
+      <c r="N123" s="2"/>
+      <c r="O123" s="2"/>
+      <c r="P123" s="2"/>
+      <c r="Q123" s="2"/>
+    </row>
+    <row r="124" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C124" s="8">
+        <v>2.9319999999999999</v>
+      </c>
+      <c r="D124" s="8">
+        <v>2.5190000000000001</v>
+      </c>
+      <c r="E124" s="8">
+        <v>2.78</v>
+      </c>
+      <c r="F124" s="8">
+        <v>3.3249698181585541</v>
+      </c>
+      <c r="G124" s="8">
+        <v>64.34</v>
+      </c>
+      <c r="H124" s="8">
+        <v>55.28</v>
+      </c>
+      <c r="I124" s="8">
+        <v>61</v>
+      </c>
+      <c r="J124" s="8">
+        <v>72.956487750034995</v>
+      </c>
+      <c r="L124" s="4"/>
+      <c r="M124" s="2"/>
+      <c r="N124" s="2"/>
+      <c r="O124" s="2"/>
+      <c r="P124" s="2"/>
+      <c r="Q124" s="2"/>
+    </row>
+    <row r="125" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A125" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C125" s="8">
+        <v>2.9729999999999999</v>
+      </c>
+      <c r="D125" s="8">
+        <v>2.5680000000000001</v>
+      </c>
+      <c r="E125" s="8">
+        <v>2.8359999999999999</v>
+      </c>
+      <c r="F125" s="8">
+        <v>3.6007999686085017</v>
+      </c>
+      <c r="G125" s="8">
+        <v>61.9</v>
+      </c>
+      <c r="H125" s="8">
+        <v>53.46</v>
+      </c>
+      <c r="I125" s="8">
+        <v>59.04</v>
+      </c>
+      <c r="J125" s="8">
+        <v>74.968655346429003</v>
+      </c>
+      <c r="L125" s="4"/>
+      <c r="M125" s="2"/>
+      <c r="N125" s="2"/>
+      <c r="O125" s="2"/>
+      <c r="P125" s="2"/>
+      <c r="Q125" s="2"/>
+    </row>
+    <row r="126" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C126" s="8">
+        <v>2.879</v>
+      </c>
+      <c r="D126" s="8">
+        <v>2.4809999999999999</v>
+      </c>
+      <c r="E126" s="8">
+        <v>2.7349999999999999</v>
+      </c>
+      <c r="F126" s="8">
+        <v>3.6871025134341866</v>
+      </c>
+      <c r="G126" s="8">
+        <v>58.91</v>
+      </c>
+      <c r="H126" s="8">
+        <v>50.76</v>
+      </c>
+      <c r="I126" s="8">
+        <v>55.96</v>
+      </c>
+      <c r="J126" s="8">
+        <v>75.441804527376888</v>
+      </c>
+      <c r="L126" s="4"/>
+      <c r="M126" s="2"/>
+      <c r="N126" s="2"/>
+      <c r="O126" s="2"/>
+      <c r="P126" s="2"/>
+      <c r="Q126" s="2"/>
+    </row>
+    <row r="127" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C127" s="8">
+        <v>2.9830000000000001</v>
+      </c>
+      <c r="D127" s="8">
+        <v>2.5710000000000002</v>
+      </c>
+      <c r="E127" s="8">
+        <v>2.84</v>
+      </c>
+      <c r="F127" s="8">
+        <v>3.8362375730585767</v>
+      </c>
+      <c r="G127" s="8">
+        <v>58.78</v>
+      </c>
+      <c r="H127" s="8">
+        <v>50.66</v>
+      </c>
+      <c r="I127" s="8">
+        <v>55.96</v>
+      </c>
+      <c r="J127" s="8">
+        <v>75.585388901973133</v>
+      </c>
+      <c r="L127" s="4"/>
+      <c r="M127" s="2"/>
+      <c r="N127" s="2"/>
+      <c r="O127" s="2"/>
+      <c r="P127" s="2"/>
+      <c r="Q127" s="2"/>
+    </row>
+    <row r="128" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A128" s="14">
+        <v>2010</v>
+      </c>
+      <c r="B128" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      <c r="B30" s="1" t="s">
+      <c r="C128" s="8">
+        <v>3.2970000000000002</v>
+      </c>
+      <c r="D128" s="8">
+        <v>2.9689999999999999</v>
+      </c>
+      <c r="E128" s="8">
+        <v>3.1989999999999998</v>
+      </c>
+      <c r="F128" s="8">
+        <v>3.9469347382321125</v>
+      </c>
+      <c r="G128" s="8">
+        <v>64.569999999999993</v>
+      </c>
+      <c r="H128" s="8">
+        <v>58.15</v>
+      </c>
+      <c r="I128" s="8">
+        <v>62.66</v>
+      </c>
+      <c r="J128" s="8">
+        <v>77.300716848275925</v>
+      </c>
+      <c r="L128" s="4"/>
+      <c r="M128" s="2"/>
+      <c r="N128" s="2"/>
+      <c r="O128" s="2"/>
+      <c r="P128" s="2"/>
+      <c r="Q128" s="2"/>
+    </row>
+    <row r="129" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A129" s="14">
+        <v>2010</v>
+      </c>
+      <c r="B129" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      <c r="B31" s="1" t="s">
+      <c r="C129" s="8">
+        <v>3.2360000000000002</v>
+      </c>
+      <c r="D129" s="8">
+        <v>2.9129999999999998</v>
+      </c>
+      <c r="E129" s="8">
+        <v>3.1339999999999999</v>
+      </c>
+      <c r="F129" s="8">
+        <v>3.9427864106743304</v>
+      </c>
+      <c r="G129" s="8">
+        <v>63.97</v>
+      </c>
+      <c r="H129" s="8">
+        <v>57.58</v>
+      </c>
+      <c r="I129" s="8">
+        <v>61.95</v>
+      </c>
+      <c r="J129" s="8">
+        <v>77.933116193388813</v>
+      </c>
+      <c r="L129" s="4"/>
+      <c r="M129" s="2"/>
+      <c r="N129" s="2"/>
+      <c r="O129" s="2"/>
+      <c r="P129" s="2"/>
+      <c r="Q129" s="2"/>
+    </row>
+    <row r="130" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A130" s="14">
+        <v>2010</v>
+      </c>
+      <c r="B130" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      <c r="B32" s="1" t="s">
+      <c r="C130" s="8">
+        <v>3.2149999999999999</v>
+      </c>
+      <c r="D130" s="8">
+        <v>2.8279999999999998</v>
+      </c>
+      <c r="E130" s="8">
+        <v>3.0750000000000002</v>
+      </c>
+      <c r="F130" s="8">
+        <v>4.1601809097039961</v>
+      </c>
+      <c r="G130" s="8">
+        <v>63.04</v>
+      </c>
+      <c r="H130" s="8">
+        <v>55.46</v>
+      </c>
+      <c r="I130" s="8">
+        <v>60.3</v>
+      </c>
+      <c r="J130" s="8">
+        <v>81.576987458385659</v>
+      </c>
+      <c r="L130" s="4"/>
+      <c r="M130" s="2"/>
+      <c r="N130" s="2"/>
+      <c r="O130" s="2"/>
+      <c r="P130" s="2"/>
+      <c r="Q130" s="2"/>
+    </row>
+    <row r="131" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A131" s="14">
+        <v>2010</v>
+      </c>
+      <c r="B131" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C32" s="1">
-[...28 lines deleted...]
-      <c r="B33" s="1" t="s">
+      <c r="C131" s="8">
+        <v>3.254</v>
+      </c>
+      <c r="D131" s="8">
+        <v>2.802</v>
+      </c>
+      <c r="E131" s="8">
+        <v>3.11</v>
+      </c>
+      <c r="F131" s="8">
+        <v>4.4752487346007443</v>
+      </c>
+      <c r="G131" s="8">
+        <v>62.97</v>
+      </c>
+      <c r="H131" s="8">
+        <v>54.22</v>
+      </c>
+      <c r="I131" s="8">
+        <v>60.18</v>
+      </c>
+      <c r="J131" s="8">
+        <v>86.596063014524404</v>
+      </c>
+      <c r="L131" s="4"/>
+      <c r="M131" s="2"/>
+      <c r="N131" s="2"/>
+      <c r="O131" s="2"/>
+      <c r="P131" s="2"/>
+      <c r="Q131" s="2"/>
+    </row>
+    <row r="132" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A132" s="14">
+        <v>2010</v>
+      </c>
+      <c r="B132" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C33" s="1">
-[...252 lines deleted...]
-      <c r="B41" s="1" t="s">
+      <c r="C132" s="8">
+        <v>3.2909999999999999</v>
+      </c>
+      <c r="D132" s="8">
+        <v>2.8679999999999999</v>
+      </c>
+      <c r="E132" s="8">
+        <v>3.1349999999999998</v>
+      </c>
+      <c r="F132" s="8">
+        <v>4.7289077569253442</v>
+      </c>
+      <c r="G132" s="8">
+        <v>63.39</v>
+      </c>
+      <c r="H132" s="8">
+        <v>55.25</v>
+      </c>
+      <c r="I132" s="8">
+        <v>60.38</v>
+      </c>
+      <c r="J132" s="8">
+        <v>91.088221213895977</v>
+      </c>
+      <c r="L132" s="4"/>
+      <c r="M132" s="2"/>
+      <c r="N132" s="2"/>
+      <c r="O132" s="2"/>
+      <c r="P132" s="2"/>
+      <c r="Q132" s="2"/>
+    </row>
+    <row r="133" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A133" s="14">
+        <v>2010</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C133" s="8">
+        <v>3.1709999999999998</v>
+      </c>
+      <c r="D133" s="8">
+        <v>2.8559999999999999</v>
+      </c>
+      <c r="E133" s="8">
+        <v>3.0640000000000001</v>
+      </c>
+      <c r="F133" s="8">
+        <v>4.7399173086126485</v>
+      </c>
+      <c r="G133" s="8">
+        <v>64.87</v>
+      </c>
+      <c r="H133" s="8">
+        <v>58.41</v>
+      </c>
+      <c r="I133" s="8">
+        <v>62.68</v>
+      </c>
+      <c r="J133" s="8">
+        <v>96.955008547671724</v>
+      </c>
+      <c r="L133" s="4"/>
+      <c r="M133" s="2"/>
+      <c r="N133" s="2"/>
+      <c r="O133" s="2"/>
+      <c r="P133" s="2"/>
+      <c r="Q133" s="2"/>
+    </row>
+    <row r="134" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A134" s="14">
+        <v>2010</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C134" s="8">
+        <v>3.5179999999999998</v>
+      </c>
+      <c r="D134" s="8">
+        <v>3.24</v>
+      </c>
+      <c r="E134" s="8">
+        <v>3.4239999999999999</v>
+      </c>
+      <c r="F134" s="8">
+        <v>4.8740080887290995</v>
+      </c>
+      <c r="G134" s="8">
+        <v>74.2</v>
+      </c>
+      <c r="H134" s="8">
+        <v>68.34</v>
+      </c>
+      <c r="I134" s="8">
+        <v>72.209999999999994</v>
+      </c>
+      <c r="J134" s="8">
+        <v>102.80257860747416</v>
+      </c>
+      <c r="L134" s="4"/>
+      <c r="M134" s="2"/>
+      <c r="N134" s="2"/>
+      <c r="O134" s="2"/>
+      <c r="P134" s="2"/>
+      <c r="Q134" s="2"/>
+    </row>
+    <row r="135" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A135" s="14">
+        <v>2010</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C135" s="8">
+        <v>3.5760000000000001</v>
+      </c>
+      <c r="D135" s="8">
+        <v>3.3119999999999998</v>
+      </c>
+      <c r="E135" s="8">
+        <v>3.4870000000000001</v>
+      </c>
+      <c r="F135" s="8">
+        <v>5.0662168635173259</v>
+      </c>
+      <c r="G135" s="8">
+        <v>74.59</v>
+      </c>
+      <c r="H135" s="8">
+        <v>69.09</v>
+      </c>
+      <c r="I135" s="8">
+        <v>72.739999999999995</v>
+      </c>
+      <c r="J135" s="8">
+        <v>105.67621755610791</v>
+      </c>
+      <c r="L135" s="4"/>
+      <c r="M135" s="2"/>
+      <c r="N135" s="2"/>
+      <c r="O135" s="2"/>
+      <c r="P135" s="2"/>
+      <c r="Q135" s="2"/>
+    </row>
+    <row r="136" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="14">
+        <v>2010</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C136" s="8">
+        <v>3.629</v>
+      </c>
+      <c r="D136" s="8">
+        <v>3.3650000000000002</v>
+      </c>
+      <c r="E136" s="8">
+        <v>3.5510000000000002</v>
+      </c>
+      <c r="F136" s="8">
+        <v>5.6657740260548781</v>
+      </c>
+      <c r="G136" s="8">
+        <v>74.62</v>
+      </c>
+      <c r="H136" s="8">
+        <v>69.19</v>
+      </c>
+      <c r="I136" s="8">
+        <v>73.010000000000005</v>
+      </c>
+      <c r="J136" s="8">
+        <v>116.48831397568829</v>
+      </c>
+      <c r="L136" s="4"/>
+      <c r="M136" s="2"/>
+      <c r="N136" s="2"/>
+      <c r="O136" s="2"/>
+      <c r="P136" s="2"/>
+      <c r="Q136" s="2"/>
+    </row>
+    <row r="137" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A137" s="14">
+        <v>2010</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C137" s="8">
+        <v>3.9359999999999999</v>
+      </c>
+      <c r="D137" s="8">
+        <v>3.6579999999999999</v>
+      </c>
+      <c r="E137" s="8">
+        <v>3.8580000000000001</v>
+      </c>
+      <c r="F137" s="8">
+        <v>6.2946895525599231</v>
+      </c>
+      <c r="G137" s="8">
+        <v>79.56</v>
+      </c>
+      <c r="H137" s="8">
+        <v>73.95</v>
+      </c>
+      <c r="I137" s="8">
+        <v>78</v>
+      </c>
+      <c r="J137" s="8">
+        <v>127.24714930499884</v>
+      </c>
+      <c r="L137" s="4"/>
+      <c r="M137" s="2"/>
+      <c r="N137" s="2"/>
+      <c r="O137" s="2"/>
+      <c r="P137" s="2"/>
+      <c r="Q137" s="2"/>
+    </row>
+    <row r="138" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="14">
+        <v>2010</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C138" s="8">
+        <v>3.746</v>
+      </c>
+      <c r="D138" s="8">
+        <v>3.4750000000000001</v>
+      </c>
+      <c r="E138" s="8">
+        <v>3.6640000000000001</v>
+      </c>
+      <c r="F138" s="8">
+        <v>6.2870388429797934</v>
+      </c>
+      <c r="G138" s="8">
+        <v>74.819999999999993</v>
+      </c>
+      <c r="H138" s="8">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="I138" s="8">
+        <v>73.180000000000007</v>
+      </c>
+      <c r="J138" s="8">
+        <v>125.56473977199244</v>
+      </c>
+      <c r="L138" s="4"/>
+      <c r="M138" s="2"/>
+      <c r="N138" s="2"/>
+      <c r="O138" s="2"/>
+      <c r="P138" s="2"/>
+      <c r="Q138" s="2"/>
+    </row>
+    <row r="139" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="14">
+        <v>2010</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C139" s="8">
+        <v>3.6880000000000002</v>
+      </c>
+      <c r="D139" s="8">
+        <v>3.3889999999999998</v>
+      </c>
+      <c r="E139" s="8">
+        <v>3.61</v>
+      </c>
+      <c r="F139" s="8">
+        <v>5.902393006962658</v>
+      </c>
+      <c r="G139" s="8">
+        <v>73.709999999999994</v>
+      </c>
+      <c r="H139" s="8">
+        <v>67.739999999999995</v>
+      </c>
+      <c r="I139" s="8">
+        <v>72.16</v>
+      </c>
+      <c r="J139" s="8">
+        <v>117.96522663715568</v>
+      </c>
+      <c r="L139" s="4"/>
+      <c r="M139" s="2"/>
+      <c r="N139" s="2"/>
+      <c r="O139" s="2"/>
+      <c r="P139" s="2"/>
+      <c r="Q139" s="2"/>
+    </row>
+    <row r="140" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A140" s="14">
+        <v>2011</v>
+      </c>
+      <c r="B140" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      <c r="B42" s="1" t="s">
+      <c r="C140" s="8">
+        <v>3.8690000000000002</v>
+      </c>
+      <c r="D140" s="8">
+        <v>3.6080000000000001</v>
+      </c>
+      <c r="E140" s="8">
+        <v>3.7930000000000001</v>
+      </c>
+      <c r="F140" s="8">
+        <v>6.2091562695844447</v>
+      </c>
+      <c r="G140" s="8">
+        <v>76.87</v>
+      </c>
+      <c r="H140" s="8">
+        <v>71.69</v>
+      </c>
+      <c r="I140" s="8">
+        <v>75.37</v>
+      </c>
+      <c r="J140" s="8">
+        <v>123.36351676410374</v>
+      </c>
+      <c r="L140" s="4"/>
+      <c r="M140" s="2"/>
+      <c r="N140" s="2"/>
+      <c r="O140" s="2"/>
+      <c r="P140" s="2"/>
+      <c r="Q140" s="2"/>
+    </row>
+    <row r="141" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A141" s="14">
+        <v>2011</v>
+      </c>
+      <c r="B141" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      <c r="B43" s="1" t="s">
+      <c r="C141" s="8">
+        <v>4.1340000000000003</v>
+      </c>
+      <c r="D141" s="8">
+        <v>3.903</v>
+      </c>
+      <c r="E141" s="8">
+        <v>4.07</v>
+      </c>
+      <c r="F141" s="8">
+        <v>6.4422777203109778</v>
+      </c>
+      <c r="G141" s="8">
+        <v>80.959999999999994</v>
+      </c>
+      <c r="H141" s="8">
+        <v>76.45</v>
+      </c>
+      <c r="I141" s="8">
+        <v>79.709999999999994</v>
+      </c>
+      <c r="J141" s="8">
+        <v>126.17845143001081</v>
+      </c>
+      <c r="L141" s="4"/>
+      <c r="M141" s="2"/>
+      <c r="N141" s="2"/>
+      <c r="O141" s="2"/>
+      <c r="P141" s="2"/>
+      <c r="Q141" s="2"/>
+    </row>
+    <row r="142" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A142" s="14">
+        <v>2011</v>
+      </c>
+      <c r="B142" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      <c r="B44" s="1" t="s">
+      <c r="C142" s="8">
+        <v>4.5549999999999997</v>
+      </c>
+      <c r="D142" s="8">
+        <v>4.2969999999999997</v>
+      </c>
+      <c r="E142" s="8">
+        <v>4.4790000000000001</v>
+      </c>
+      <c r="F142" s="8">
+        <v>6.5851439429783722</v>
+      </c>
+      <c r="G142" s="8">
+        <v>88.08</v>
+      </c>
+      <c r="H142" s="8">
+        <v>83.1</v>
+      </c>
+      <c r="I142" s="8">
+        <v>86.62</v>
+      </c>
+      <c r="J142" s="8">
+        <v>127.33692842537279</v>
+      </c>
+      <c r="L142" s="4"/>
+      <c r="M142" s="2"/>
+      <c r="N142" s="2"/>
+      <c r="O142" s="2"/>
+      <c r="P142" s="2"/>
+      <c r="Q142" s="2"/>
+    </row>
+    <row r="143" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A143" s="14">
+        <v>2011</v>
+      </c>
+      <c r="B143" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      <c r="B45" s="1" t="s">
+      <c r="C143" s="8">
+        <v>4.5540000000000003</v>
+      </c>
+      <c r="D143" s="8">
+        <v>4.2869999999999999</v>
+      </c>
+      <c r="E143" s="8">
+        <v>4.4770000000000003</v>
+      </c>
+      <c r="F143" s="8">
+        <v>6.6286548876180893</v>
+      </c>
+      <c r="G143" s="8">
+        <v>86.53</v>
+      </c>
+      <c r="H143" s="8">
+        <v>81.459999999999994</v>
+      </c>
+      <c r="I143" s="8">
+        <v>85.07</v>
+      </c>
+      <c r="J143" s="8">
+        <v>125.95770017451893</v>
+      </c>
+      <c r="L143" s="4"/>
+      <c r="M143" s="2"/>
+      <c r="N143" s="2"/>
+      <c r="O143" s="2"/>
+      <c r="P143" s="2"/>
+      <c r="Q143" s="2"/>
+    </row>
+    <row r="144" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A144" s="14">
+        <v>2011</v>
+      </c>
+      <c r="B144" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C45" s="1">
-[...252 lines deleted...]
-      <c r="B53" s="1" t="s">
+      <c r="C144" s="8">
+        <v>4.5910000000000002</v>
+      </c>
+      <c r="D144" s="8">
+        <v>4.33</v>
+      </c>
+      <c r="E144" s="8">
+        <v>4.516</v>
+      </c>
+      <c r="F144" s="8">
+        <v>6.7170099970128998</v>
+      </c>
+      <c r="G144" s="8">
+        <v>86.55</v>
+      </c>
+      <c r="H144" s="8">
+        <v>81.63</v>
+      </c>
+      <c r="I144" s="8">
+        <v>85.13</v>
+      </c>
+      <c r="J144" s="8">
+        <v>126.63578947368421</v>
+      </c>
+      <c r="L144" s="4"/>
+      <c r="M144" s="2"/>
+      <c r="N144" s="2"/>
+      <c r="O144" s="2"/>
+      <c r="P144" s="2"/>
+      <c r="Q144" s="2"/>
+    </row>
+    <row r="145" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A145" s="14">
+        <v>2011</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C145" s="8">
+        <v>4.6059999999999999</v>
+      </c>
+      <c r="D145" s="8">
+        <v>4.2939999999999996</v>
+      </c>
+      <c r="E145" s="8">
+        <v>4.5179999999999998</v>
+      </c>
+      <c r="F145" s="8">
+        <v>6.8444661437808954</v>
+      </c>
+      <c r="G145" s="8">
+        <v>85.34</v>
+      </c>
+      <c r="H145" s="8">
+        <v>79.56</v>
+      </c>
+      <c r="I145" s="8">
+        <v>83.72</v>
+      </c>
+      <c r="J145" s="8">
+        <v>126.82795764426</v>
+      </c>
+      <c r="L145" s="4"/>
+      <c r="M145" s="2"/>
+      <c r="N145" s="2"/>
+      <c r="O145" s="2"/>
+      <c r="P145" s="2"/>
+      <c r="Q145" s="2"/>
+    </row>
+    <row r="146" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A146" s="14">
+        <v>2011</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C146" s="8">
+        <v>4.4660000000000002</v>
+      </c>
+      <c r="D146" s="8">
+        <v>4.1609999999999996</v>
+      </c>
+      <c r="E146" s="8">
+        <v>4.3730000000000002</v>
+      </c>
+      <c r="F146" s="8">
+        <v>6.88171769496096</v>
+      </c>
+      <c r="G146" s="8">
+        <v>82.42</v>
+      </c>
+      <c r="H146" s="8">
+        <v>76.8</v>
+      </c>
+      <c r="I146" s="8">
+        <v>80.7</v>
+      </c>
+      <c r="J146" s="8">
+        <v>127.01586349589444</v>
+      </c>
+      <c r="L146" s="4"/>
+      <c r="M146" s="2"/>
+      <c r="N146" s="2"/>
+      <c r="O146" s="2"/>
+      <c r="P146" s="2"/>
+      <c r="Q146" s="2"/>
+    </row>
+    <row r="147" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A147" s="14">
+        <v>2011</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C147" s="8">
+        <v>4.3310000000000004</v>
+      </c>
+      <c r="D147" s="8">
+        <v>3.9950000000000001</v>
+      </c>
+      <c r="E147" s="8">
+        <v>4.2439999999999998</v>
+      </c>
+      <c r="F147" s="8">
+        <v>6.8943498020336005</v>
+      </c>
+      <c r="G147" s="8">
+        <v>81.260000000000005</v>
+      </c>
+      <c r="H147" s="8">
+        <v>74.959999999999994</v>
+      </c>
+      <c r="I147" s="8">
+        <v>79.63</v>
+      </c>
+      <c r="J147" s="8">
+        <v>129.36557968535848</v>
+      </c>
+      <c r="L147" s="4"/>
+      <c r="M147" s="2"/>
+      <c r="N147" s="2"/>
+      <c r="O147" s="2"/>
+      <c r="P147" s="2"/>
+      <c r="Q147" s="2"/>
+    </row>
+    <row r="148" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="14">
+        <v>2011</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C148" s="8">
+        <v>4.21</v>
+      </c>
+      <c r="D148" s="8">
+        <v>3.8980000000000001</v>
+      </c>
+      <c r="E148" s="8">
+        <v>4.1120000000000001</v>
+      </c>
+      <c r="F148" s="8">
+        <v>6.4960364047876284</v>
+      </c>
+      <c r="G148" s="8">
+        <v>82.4</v>
+      </c>
+      <c r="H148" s="8">
+        <v>76.3</v>
+      </c>
+      <c r="I148" s="8">
+        <v>80.489999999999995</v>
+      </c>
+      <c r="J148" s="8">
+        <v>127.14692055090826</v>
+      </c>
+      <c r="L148" s="4"/>
+      <c r="M148" s="2"/>
+      <c r="N148" s="2"/>
+      <c r="O148" s="2"/>
+      <c r="P148" s="2"/>
+      <c r="Q148" s="2"/>
+    </row>
+    <row r="149" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A149" s="14">
+        <v>2011</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C149" s="8">
+        <v>4.1580000000000004</v>
+      </c>
+      <c r="D149" s="8">
+        <v>3.8610000000000002</v>
+      </c>
+      <c r="E149" s="8">
+        <v>4.0730000000000004</v>
+      </c>
+      <c r="F149" s="8">
+        <v>6.3438515893150189</v>
+      </c>
+      <c r="G149" s="8">
+        <v>82.86</v>
+      </c>
+      <c r="H149" s="8">
+        <v>76.95</v>
+      </c>
+      <c r="I149" s="8">
+        <v>81.17</v>
+      </c>
+      <c r="J149" s="8">
+        <v>126.43296217504833</v>
+      </c>
+      <c r="L149" s="4"/>
+      <c r="M149" s="2"/>
+      <c r="N149" s="2"/>
+      <c r="O149" s="2"/>
+      <c r="P149" s="2"/>
+      <c r="Q149" s="2"/>
+    </row>
+    <row r="150" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="14">
+        <v>2011</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C150" s="8">
+        <v>4.3120000000000003</v>
+      </c>
+      <c r="D150" s="8">
+        <v>4.0369999999999999</v>
+      </c>
+      <c r="E150" s="8">
+        <v>4.2350000000000003</v>
+      </c>
+      <c r="F150" s="8">
+        <v>6.1543951816884075</v>
+      </c>
+      <c r="G150" s="8">
+        <v>85.82</v>
+      </c>
+      <c r="H150" s="8">
+        <v>80.34</v>
+      </c>
+      <c r="I150" s="8">
+        <v>84.27</v>
+      </c>
+      <c r="J150" s="8">
+        <v>122.47861851078099</v>
+      </c>
+      <c r="L150" s="4"/>
+      <c r="M150" s="2"/>
+      <c r="N150" s="2"/>
+      <c r="O150" s="2"/>
+      <c r="P150" s="2"/>
+      <c r="Q150" s="2"/>
+    </row>
+    <row r="151" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="14">
+        <v>2011</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C151" s="8">
+        <v>4.3369999999999997</v>
+      </c>
+      <c r="D151" s="8">
+        <v>4.0350000000000001</v>
+      </c>
+      <c r="E151" s="8">
+        <v>4.2560000000000002</v>
+      </c>
+      <c r="F151" s="8">
+        <v>5.8362373770793265</v>
+      </c>
+      <c r="G151" s="8">
+        <v>86.6</v>
+      </c>
+      <c r="H151" s="8">
+        <v>80.569999999999993</v>
+      </c>
+      <c r="I151" s="8">
+        <v>84.98</v>
+      </c>
+      <c r="J151" s="8">
+        <v>116.54966042027414</v>
+      </c>
+      <c r="L151" s="4"/>
+      <c r="M151" s="2"/>
+      <c r="N151" s="2"/>
+      <c r="O151" s="2"/>
+      <c r="P151" s="2"/>
+      <c r="Q151" s="2"/>
+    </row>
+    <row r="152" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A152" s="14">
+        <v>2012</v>
+      </c>
+      <c r="B152" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      <c r="B54" s="1" t="s">
+      <c r="C152" s="8">
+        <v>4.4219999999999997</v>
+      </c>
+      <c r="D152" s="8">
+        <v>4.09</v>
+      </c>
+      <c r="E152" s="8">
+        <v>4.3259999999999996</v>
+      </c>
+      <c r="F152" s="8">
+        <v>6.025032141076232</v>
+      </c>
+      <c r="G152" s="8">
+        <v>86.78</v>
+      </c>
+      <c r="H152" s="8">
+        <v>80.27</v>
+      </c>
+      <c r="I152" s="8">
+        <v>84.9</v>
+      </c>
+      <c r="J152" s="8">
+        <v>118.24125576862104</v>
+      </c>
+      <c r="L152" s="4"/>
+      <c r="M152" s="2"/>
+      <c r="N152" s="2"/>
+      <c r="O152" s="2"/>
+      <c r="P152" s="2"/>
+      <c r="Q152" s="2"/>
+    </row>
+    <row r="153" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A153" s="14">
+        <v>2012</v>
+      </c>
+      <c r="B153" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      <c r="B55" s="1" t="s">
+      <c r="C153" s="8">
+        <v>4.5119999999999996</v>
+      </c>
+      <c r="D153" s="8">
+        <v>4.2050000000000001</v>
+      </c>
+      <c r="E153" s="8">
+        <v>4.4279999999999999</v>
+      </c>
+      <c r="F153" s="8">
+        <v>6.0244837562420841</v>
+      </c>
+      <c r="G153" s="8">
+        <v>87.7</v>
+      </c>
+      <c r="H153" s="8">
+        <v>81.73</v>
+      </c>
+      <c r="I153" s="8">
+        <v>86.06</v>
+      </c>
+      <c r="J153" s="8">
+        <v>117.09186628632115</v>
+      </c>
+      <c r="L153" s="4"/>
+      <c r="M153" s="2"/>
+      <c r="N153" s="2"/>
+      <c r="O153" s="2"/>
+      <c r="P153" s="2"/>
+      <c r="Q153" s="2"/>
+    </row>
+    <row r="154" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A154" s="14">
+        <v>2012</v>
+      </c>
+      <c r="B154" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      <c r="B56" s="1" t="s">
+      <c r="C154" s="8">
+        <v>4.6959999999999997</v>
+      </c>
+      <c r="D154" s="8">
+        <v>4.3879999999999999</v>
+      </c>
+      <c r="E154" s="8">
+        <v>4.6050000000000004</v>
+      </c>
+      <c r="F154" s="8">
+        <v>6.1456323340229329</v>
+      </c>
+      <c r="G154" s="8">
+        <v>91.7</v>
+      </c>
+      <c r="H154" s="8">
+        <v>85.68</v>
+      </c>
+      <c r="I154" s="8">
+        <v>89.93</v>
+      </c>
+      <c r="J154" s="8">
+        <v>120.01190821879982</v>
+      </c>
+      <c r="L154" s="4"/>
+      <c r="M154" s="2"/>
+      <c r="N154" s="2"/>
+      <c r="O154" s="2"/>
+      <c r="P154" s="2"/>
+      <c r="Q154" s="2"/>
+    </row>
+    <row r="155" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A155" s="14">
+        <v>2012</v>
+      </c>
+      <c r="B155" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      <c r="B57" s="1" t="s">
+      <c r="C155" s="8">
+        <v>4.5049999999999999</v>
+      </c>
+      <c r="D155" s="8">
+        <v>4.1989999999999998</v>
+      </c>
+      <c r="E155" s="8">
+        <v>4.4240000000000004</v>
+      </c>
+      <c r="F155" s="8">
+        <v>6.1235395604838354</v>
+      </c>
+      <c r="G155" s="8">
+        <v>88.67</v>
+      </c>
+      <c r="H155" s="8">
+        <v>82.65</v>
+      </c>
+      <c r="I155" s="8">
+        <v>87.07</v>
+      </c>
+      <c r="J155" s="8">
+        <v>120.51738208988237</v>
+      </c>
+      <c r="L155" s="4"/>
+      <c r="M155" s="2"/>
+      <c r="N155" s="2"/>
+      <c r="O155" s="2"/>
+      <c r="P155" s="2"/>
+      <c r="Q155" s="2"/>
+    </row>
+    <row r="156" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A156" s="14">
+        <v>2012</v>
+      </c>
+      <c r="B156" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C57" s="1">
-[...252 lines deleted...]
-      <c r="B65" s="1" t="s">
+      <c r="C156" s="8">
+        <v>4.1710000000000003</v>
+      </c>
+      <c r="D156" s="8">
+        <v>3.8420000000000001</v>
+      </c>
+      <c r="E156" s="8">
+        <v>4.0860000000000003</v>
+      </c>
+      <c r="F156" s="8">
+        <v>5.9587459834065299</v>
+      </c>
+      <c r="G156" s="8">
+        <v>84.38</v>
+      </c>
+      <c r="H156" s="8">
+        <v>77.72</v>
+      </c>
+      <c r="I156" s="8">
+        <v>82.66</v>
+      </c>
+      <c r="J156" s="8">
+        <v>120.53351375234729</v>
+      </c>
+      <c r="L156" s="4"/>
+      <c r="M156" s="2"/>
+      <c r="N156" s="2"/>
+      <c r="O156" s="2"/>
+      <c r="P156" s="2"/>
+      <c r="Q156" s="2"/>
+    </row>
+    <row r="157" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A157" s="14">
+        <v>2012</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C157" s="8">
+        <v>3.7189999999999999</v>
+      </c>
+      <c r="D157" s="8">
+        <v>3.383</v>
+      </c>
+      <c r="E157" s="8">
+        <v>3.6419999999999999</v>
+      </c>
+      <c r="F157" s="8">
+        <v>5.5172295250293288</v>
+      </c>
+      <c r="G157" s="8">
+        <v>80.650000000000006</v>
+      </c>
+      <c r="H157" s="8">
+        <v>73.36</v>
+      </c>
+      <c r="I157" s="8">
+        <v>78.98</v>
+      </c>
+      <c r="J157" s="8">
+        <v>119.65767393883607</v>
+      </c>
+      <c r="L157" s="4"/>
+      <c r="M157" s="2"/>
+      <c r="N157" s="2"/>
+      <c r="O157" s="2"/>
+      <c r="P157" s="2"/>
+      <c r="Q157" s="2"/>
+    </row>
+    <row r="158" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A158" s="14">
+        <v>2012</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C158" s="8">
+        <v>3.87</v>
+      </c>
+      <c r="D158" s="8">
+        <v>3.5579999999999998</v>
+      </c>
+      <c r="E158" s="8">
+        <v>3.798</v>
+      </c>
+      <c r="F158" s="8">
+        <v>5.5209636364497223</v>
+      </c>
+      <c r="G158" s="8">
+        <v>84.34</v>
+      </c>
+      <c r="H158" s="8">
+        <v>77.55</v>
+      </c>
+      <c r="I158" s="8">
+        <v>82.79</v>
+      </c>
+      <c r="J158" s="8">
+        <v>120.33492342005815</v>
+      </c>
+      <c r="L158" s="4"/>
+      <c r="M158" s="2"/>
+      <c r="N158" s="2"/>
+      <c r="O158" s="2"/>
+      <c r="P158" s="2"/>
+      <c r="Q158" s="2"/>
+    </row>
+    <row r="159" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A159" s="14">
+        <v>2012</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C159" s="8">
+        <v>4.0720000000000001</v>
+      </c>
+      <c r="D159" s="8">
+        <v>3.794</v>
+      </c>
+      <c r="E159" s="8">
+        <v>4.0209999999999999</v>
+      </c>
+      <c r="F159" s="8">
+        <v>5.6615637853893874</v>
+      </c>
+      <c r="G159" s="8">
+        <v>86.77</v>
+      </c>
+      <c r="H159" s="8">
+        <v>80.86</v>
+      </c>
+      <c r="I159" s="8">
+        <v>85.69</v>
+      </c>
+      <c r="J159" s="8">
+        <v>120.64792426664783</v>
+      </c>
+      <c r="L159" s="4"/>
+      <c r="M159" s="2"/>
+      <c r="N159" s="2"/>
+      <c r="O159" s="2"/>
+      <c r="P159" s="2"/>
+      <c r="Q159" s="2"/>
+    </row>
+    <row r="160" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="14">
+        <v>2012</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C160" s="8">
+        <v>4.3079999999999998</v>
+      </c>
+      <c r="D160" s="8">
+        <v>4.03</v>
+      </c>
+      <c r="E160" s="8">
+        <v>4.2560000000000002</v>
+      </c>
+      <c r="F160" s="8">
+        <v>5.5662875042118207</v>
+      </c>
+      <c r="G160" s="8">
+        <v>91.41</v>
+      </c>
+      <c r="H160" s="8">
+        <v>85.51</v>
+      </c>
+      <c r="I160" s="8">
+        <v>90.29</v>
+      </c>
+      <c r="J160" s="8">
+        <v>118.10548826436641</v>
+      </c>
+      <c r="L160" s="4"/>
+      <c r="M160" s="2"/>
+      <c r="N160" s="2"/>
+      <c r="O160" s="2"/>
+      <c r="P160" s="2"/>
+      <c r="Q160" s="2"/>
+    </row>
+    <row r="161" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A161" s="14">
+        <v>2012</v>
+      </c>
+      <c r="B161" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C161" s="8">
+        <v>4.5620000000000003</v>
+      </c>
+      <c r="D161" s="8">
+        <v>4.2750000000000004</v>
+      </c>
+      <c r="E161" s="8">
+        <v>4.51</v>
+      </c>
+      <c r="F161" s="8">
+        <v>5.7547496991374727</v>
+      </c>
+      <c r="G161" s="8">
+        <v>91.85</v>
+      </c>
+      <c r="H161" s="8">
+        <v>86.08</v>
+      </c>
+      <c r="I161" s="8">
+        <v>90.81</v>
+      </c>
+      <c r="J161" s="8">
+        <v>115.86613044243389</v>
+      </c>
+      <c r="L161" s="4"/>
+      <c r="M161" s="2"/>
+      <c r="N161" s="2"/>
+      <c r="O161" s="2"/>
+      <c r="P161" s="2"/>
+      <c r="Q161" s="2"/>
+    </row>
+    <row r="162" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="14">
+        <v>2012</v>
+      </c>
+      <c r="B162" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C162" s="8">
+        <v>4.4980000000000002</v>
+      </c>
+      <c r="D162" s="8">
+        <v>4.1970000000000001</v>
+      </c>
+      <c r="E162" s="8">
+        <v>4.4320000000000004</v>
+      </c>
+      <c r="F162" s="8">
+        <v>5.5744187886163212</v>
+      </c>
+      <c r="G162" s="8">
+        <v>88.94</v>
+      </c>
+      <c r="H162" s="8">
+        <v>82.98</v>
+      </c>
+      <c r="I162" s="8">
+        <v>87.64</v>
+      </c>
+      <c r="J162" s="8">
+        <v>110.22298270731052</v>
+      </c>
+      <c r="L162" s="4"/>
+      <c r="M162" s="2"/>
+      <c r="N162" s="2"/>
+      <c r="O162" s="2"/>
+      <c r="P162" s="2"/>
+      <c r="Q162" s="2"/>
+    </row>
+    <row r="163" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="14">
+        <v>2012</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C163" s="8">
+        <v>4.532</v>
+      </c>
+      <c r="D163" s="8">
+        <v>4.2060000000000004</v>
+      </c>
+      <c r="E163" s="8">
+        <v>4.4480000000000004</v>
+      </c>
+      <c r="F163" s="8">
+        <v>4.9706302684551238</v>
+      </c>
+      <c r="G163" s="8">
+        <v>87.48</v>
+      </c>
+      <c r="H163" s="8">
+        <v>81.19</v>
+      </c>
+      <c r="I163" s="8">
+        <v>85.86</v>
+      </c>
+      <c r="J163" s="8">
+        <v>95.953046702257708</v>
+      </c>
+      <c r="L163" s="4"/>
+      <c r="M163" s="2"/>
+      <c r="N163" s="2"/>
+      <c r="O163" s="2"/>
+      <c r="P163" s="2"/>
+      <c r="Q163" s="2"/>
+    </row>
+    <row r="164" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A164" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B164" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      <c r="B66" s="1" t="s">
+      <c r="C164" s="8">
+        <v>4.718</v>
+      </c>
+      <c r="D164" s="8">
+        <v>4.3570000000000002</v>
+      </c>
+      <c r="E164" s="8">
+        <v>4.6470000000000002</v>
+      </c>
+      <c r="F164" s="8">
+        <v>5.0116483460791006</v>
+      </c>
+      <c r="G164" s="8">
+        <v>91.18</v>
+      </c>
+      <c r="H164" s="8">
+        <v>84.22</v>
+      </c>
+      <c r="I164" s="8">
+        <v>89.82</v>
+      </c>
+      <c r="J164" s="8">
+        <v>96.865139233016848</v>
+      </c>
+      <c r="L164" s="4"/>
+      <c r="M164" s="2"/>
+      <c r="N164" s="2"/>
+      <c r="O164" s="2"/>
+      <c r="P164" s="2"/>
+      <c r="Q164" s="2"/>
+    </row>
+    <row r="165" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A165" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B165" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      <c r="B67" s="1" t="s">
+      <c r="C165" s="8">
+        <v>4.7930000000000001</v>
+      </c>
+      <c r="D165" s="8">
+        <v>4.391</v>
+      </c>
+      <c r="E165" s="8">
+        <v>4.7039999999999997</v>
+      </c>
+      <c r="F165" s="8">
+        <v>5.1053521872140433</v>
+      </c>
+      <c r="G165" s="8">
+        <v>91.61</v>
+      </c>
+      <c r="H165" s="8">
+        <v>83.93</v>
+      </c>
+      <c r="I165" s="8">
+        <v>89.91</v>
+      </c>
+      <c r="J165" s="8">
+        <v>97.578596354222014</v>
+      </c>
+      <c r="L165" s="4"/>
+      <c r="M165" s="2"/>
+      <c r="N165" s="2"/>
+      <c r="O165" s="2"/>
+      <c r="P165" s="2"/>
+      <c r="Q165" s="2"/>
+    </row>
+    <row r="166" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A166" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B166" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      <c r="B68" s="1" t="s">
+      <c r="C166" s="8">
+        <v>4.7729999999999997</v>
+      </c>
+      <c r="D166" s="8">
+        <v>4.3949999999999996</v>
+      </c>
+      <c r="E166" s="8">
+        <v>4.7009999999999996</v>
+      </c>
+      <c r="F166" s="8">
+        <v>5.1213472248133725</v>
+      </c>
+      <c r="G166" s="8">
+        <v>90.69</v>
+      </c>
+      <c r="H166" s="8">
+        <v>83.5</v>
+      </c>
+      <c r="I166" s="8">
+        <v>89.31</v>
+      </c>
+      <c r="J166" s="8">
+        <v>97.305597271454076</v>
+      </c>
+      <c r="L166" s="4"/>
+      <c r="M166" s="2"/>
+      <c r="N166" s="2"/>
+      <c r="O166" s="2"/>
+      <c r="P166" s="2"/>
+      <c r="Q166" s="2"/>
+    </row>
+    <row r="167" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A167" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B167" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      <c r="B69" s="1" t="s">
+      <c r="C167" s="8">
+        <v>4.6909999999999998</v>
+      </c>
+      <c r="D167" s="8">
+        <v>4.2880000000000003</v>
+      </c>
+      <c r="E167" s="8">
+        <v>4.5880000000000001</v>
+      </c>
+      <c r="F167" s="8">
+        <v>5.0867748549749532</v>
+      </c>
+      <c r="G167" s="8">
+        <v>89.07</v>
+      </c>
+      <c r="H167" s="8">
+        <v>81.42</v>
+      </c>
+      <c r="I167" s="8">
+        <v>87.11</v>
+      </c>
+      <c r="J167" s="8">
+        <v>96.582594171409426</v>
+      </c>
+      <c r="L167" s="4"/>
+      <c r="M167" s="2"/>
+      <c r="N167" s="2"/>
+      <c r="O167" s="2"/>
+      <c r="P167" s="2"/>
+      <c r="Q167" s="2"/>
+    </row>
+    <row r="168" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A168" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B168" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C69" s="1">
-[...252 lines deleted...]
-      <c r="B77" s="1" t="s">
+      <c r="C168" s="8">
+        <v>4.4779999999999998</v>
+      </c>
+      <c r="D168" s="8">
+        <v>4.0970000000000004</v>
+      </c>
+      <c r="E168" s="8">
+        <v>4.3979999999999997</v>
+      </c>
+      <c r="F168" s="8">
+        <v>5.0723420506853847</v>
+      </c>
+      <c r="G168" s="8">
+        <v>86.24</v>
+      </c>
+      <c r="H168" s="8">
+        <v>78.89</v>
+      </c>
+      <c r="I168" s="8">
+        <v>84.68</v>
+      </c>
+      <c r="J168" s="8">
+        <v>97.678090870048464</v>
+      </c>
+      <c r="L168" s="4"/>
+      <c r="M168" s="2"/>
+      <c r="N168" s="2"/>
+      <c r="O168" s="2"/>
+      <c r="P168" s="2"/>
+      <c r="Q168" s="2"/>
+    </row>
+    <row r="169" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A169" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B169" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C169" s="8">
+        <v>4.2460000000000004</v>
+      </c>
+      <c r="D169" s="8">
+        <v>3.863</v>
+      </c>
+      <c r="E169" s="8">
+        <v>4.1639999999999997</v>
+      </c>
+      <c r="F169" s="8">
+        <v>4.8443546592035798</v>
+      </c>
+      <c r="G169" s="8">
+        <v>87.79</v>
+      </c>
+      <c r="H169" s="8">
+        <v>79.86</v>
+      </c>
+      <c r="I169" s="8">
+        <v>86.08</v>
+      </c>
+      <c r="J169" s="8">
+        <v>100.15703257903402</v>
+      </c>
+      <c r="L169" s="4"/>
+      <c r="M169" s="2"/>
+      <c r="N169" s="2"/>
+      <c r="O169" s="2"/>
+      <c r="P169" s="2"/>
+      <c r="Q169" s="2"/>
+    </row>
+    <row r="170" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A170" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B170" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C170" s="8">
+        <v>4.3369999999999997</v>
+      </c>
+      <c r="D170" s="8">
+        <v>4</v>
+      </c>
+      <c r="E170" s="8">
+        <v>4.2590000000000003</v>
+      </c>
+      <c r="F170" s="8">
+        <v>4.850773751306555</v>
+      </c>
+      <c r="G170" s="8">
+        <v>91.39</v>
+      </c>
+      <c r="H170" s="8">
+        <v>84.29</v>
+      </c>
+      <c r="I170" s="8">
+        <v>89.76</v>
+      </c>
+      <c r="J170" s="8">
+        <v>102.22035526128303</v>
+      </c>
+      <c r="L170" s="4"/>
+      <c r="M170" s="2"/>
+      <c r="N170" s="2"/>
+      <c r="O170" s="2"/>
+      <c r="P170" s="2"/>
+      <c r="Q170" s="2"/>
+    </row>
+    <row r="171" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A171" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B171" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C171" s="8">
+        <v>4.359</v>
+      </c>
+      <c r="D171" s="8">
+        <v>4.0419999999999998</v>
+      </c>
+      <c r="E171" s="8">
+        <v>4.2939999999999996</v>
+      </c>
+      <c r="F171" s="8">
+        <v>4.7966620471063086</v>
+      </c>
+      <c r="G171" s="8">
+        <v>95.26</v>
+      </c>
+      <c r="H171" s="8">
+        <v>88.33</v>
+      </c>
+      <c r="I171" s="8">
+        <v>93.85</v>
+      </c>
+      <c r="J171" s="8">
+        <v>104.83104903950839</v>
+      </c>
+      <c r="L171" s="4"/>
+      <c r="M171" s="2"/>
+      <c r="N171" s="2"/>
+      <c r="O171" s="2"/>
+      <c r="P171" s="2"/>
+      <c r="Q171" s="2"/>
+    </row>
+    <row r="172" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B172" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C172" s="8">
+        <v>4.2889999999999997</v>
+      </c>
+      <c r="D172" s="8">
+        <v>3.9529999999999998</v>
+      </c>
+      <c r="E172" s="8">
+        <v>4.2279999999999998</v>
+      </c>
+      <c r="F172" s="8">
+        <v>4.7700242909606709</v>
+      </c>
+      <c r="G172" s="8">
+        <v>94.99</v>
+      </c>
+      <c r="H172" s="8">
+        <v>87.53</v>
+      </c>
+      <c r="I172" s="8">
+        <v>93.62</v>
+      </c>
+      <c r="J172" s="8">
+        <v>105.63218792332405</v>
+      </c>
+      <c r="L172" s="4"/>
+      <c r="M172" s="2"/>
+      <c r="N172" s="2"/>
+      <c r="O172" s="2"/>
+      <c r="P172" s="2"/>
+      <c r="Q172" s="2"/>
+    </row>
+    <row r="173" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A173" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C173" s="8">
+        <v>4.3789999999999996</v>
+      </c>
+      <c r="D173" s="8">
+        <v>4.0629999999999997</v>
+      </c>
+      <c r="E173" s="8">
+        <v>4.3289999999999997</v>
+      </c>
+      <c r="F173" s="8">
+        <v>5.0347424006089749</v>
+      </c>
+      <c r="G173" s="8">
+        <v>94.73</v>
+      </c>
+      <c r="H173" s="8">
+        <v>87.9</v>
+      </c>
+      <c r="I173" s="8">
+        <v>93.66</v>
+      </c>
+      <c r="J173" s="8">
+        <v>108.92665183717517</v>
+      </c>
+      <c r="L173" s="4"/>
+      <c r="M173" s="2"/>
+      <c r="N173" s="2"/>
+      <c r="O173" s="2"/>
+      <c r="P173" s="2"/>
+      <c r="Q173" s="2"/>
+    </row>
+    <row r="174" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B174" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C174" s="8">
+        <v>4.2910000000000004</v>
+      </c>
+      <c r="D174" s="8">
+        <v>3.9969999999999999</v>
+      </c>
+      <c r="E174" s="8">
+        <v>4.242</v>
+      </c>
+      <c r="F174" s="8">
+        <v>5.1514653853255883</v>
+      </c>
+      <c r="G174" s="8">
+        <v>91.61</v>
+      </c>
+      <c r="H174" s="8">
+        <v>85.33</v>
+      </c>
+      <c r="I174" s="8">
+        <v>90.56</v>
+      </c>
+      <c r="J174" s="8">
+        <v>109.97348304593065</v>
+      </c>
+      <c r="L174" s="4"/>
+      <c r="M174" s="2"/>
+      <c r="N174" s="2"/>
+      <c r="O174" s="2"/>
+      <c r="P174" s="2"/>
+      <c r="Q174" s="2"/>
+    </row>
+    <row r="175" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="14">
+        <v>2013</v>
+      </c>
+      <c r="B175" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C175" s="8">
+        <v>4.2240000000000002</v>
+      </c>
+      <c r="D175" s="8">
+        <v>3.94</v>
+      </c>
+      <c r="E175" s="8">
+        <v>4.1849999999999996</v>
+      </c>
+      <c r="F175" s="8">
+        <v>5.1647645179486323</v>
+      </c>
+      <c r="G175" s="8">
+        <v>90.23</v>
+      </c>
+      <c r="H175" s="8">
+        <v>84.16</v>
+      </c>
+      <c r="I175" s="8">
+        <v>89.39</v>
+      </c>
+      <c r="J175" s="8">
+        <v>110.33486439693664</v>
+      </c>
+      <c r="L175" s="4"/>
+      <c r="M175" s="2"/>
+      <c r="N175" s="2"/>
+      <c r="O175" s="2"/>
+      <c r="P175" s="2"/>
+      <c r="Q175" s="2"/>
+    </row>
+    <row r="176" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A176" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B176" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C77" s="1">
-[...28 lines deleted...]
-      <c r="B78" s="1" t="s">
+      <c r="C176" s="8">
+        <v>4.1609999999999996</v>
+      </c>
+      <c r="D176" s="8">
+        <v>3.8719999999999999</v>
+      </c>
+      <c r="E176" s="8">
+        <v>4.1109999999999998</v>
+      </c>
+      <c r="F176" s="8">
+        <v>5.1238892865760715</v>
+      </c>
+      <c r="G176" s="8">
+        <v>90.12</v>
+      </c>
+      <c r="H176" s="8">
+        <v>83.85</v>
+      </c>
+      <c r="I176" s="8">
+        <v>89.03</v>
+      </c>
+      <c r="J176" s="8">
+        <v>110.9629463900914</v>
+      </c>
+      <c r="L176" s="4"/>
+      <c r="M176" s="2"/>
+      <c r="N176" s="2"/>
+      <c r="O176" s="2"/>
+      <c r="P176" s="2"/>
+      <c r="Q176" s="2"/>
+    </row>
+    <row r="177" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A177" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B177" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C78" s="1">
-[...28 lines deleted...]
-      <c r="B79" s="1" t="s">
+      <c r="C177" s="8">
+        <v>4.1349999999999998</v>
+      </c>
+      <c r="D177" s="8">
+        <v>3.8140000000000001</v>
+      </c>
+      <c r="E177" s="8">
+        <v>4.0750000000000002</v>
+      </c>
+      <c r="F177" s="8">
+        <v>4.9703181870890702</v>
+      </c>
+      <c r="G177" s="8">
+        <v>92.53</v>
+      </c>
+      <c r="H177" s="8">
+        <v>85.33</v>
+      </c>
+      <c r="I177" s="8">
+        <v>91.18</v>
+      </c>
+      <c r="J177" s="8">
+        <v>111.20589911793085</v>
+      </c>
+      <c r="L177" s="4"/>
+      <c r="M177" s="2"/>
+      <c r="N177" s="2"/>
+      <c r="O177" s="2"/>
+      <c r="P177" s="2"/>
+      <c r="Q177" s="2"/>
+    </row>
+    <row r="178" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A178" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B178" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C79" s="1">
-[...28 lines deleted...]
-      <c r="B80" s="1" t="s">
+      <c r="C178" s="8">
+        <v>4.0179999999999998</v>
+      </c>
+      <c r="D178" s="8">
+        <v>3.702</v>
+      </c>
+      <c r="E178" s="8">
+        <v>3.9580000000000002</v>
+      </c>
+      <c r="F178" s="8">
+        <v>4.8573023480783464</v>
+      </c>
+      <c r="G178" s="8">
+        <v>90.94</v>
+      </c>
+      <c r="H178" s="8">
+        <v>83.79</v>
+      </c>
+      <c r="I178" s="8">
+        <v>89.59</v>
+      </c>
+      <c r="J178" s="8">
+        <v>109.94503864875338</v>
+      </c>
+      <c r="L178" s="4"/>
+      <c r="M178" s="2"/>
+      <c r="N178" s="2"/>
+      <c r="O178" s="2"/>
+      <c r="P178" s="2"/>
+      <c r="Q178" s="2"/>
+    </row>
+    <row r="179" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A179" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B179" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C80" s="1">
-[...28 lines deleted...]
-      <c r="B81" s="1" t="s">
+      <c r="C179" s="8">
+        <v>3.91</v>
+      </c>
+      <c r="D179" s="8">
+        <v>3.468</v>
+      </c>
+      <c r="E179" s="8">
+        <v>3.8250000000000002</v>
+      </c>
+      <c r="F179" s="8">
+        <v>4.8724699438919128</v>
+      </c>
+      <c r="G179" s="8">
+        <v>89.36</v>
+      </c>
+      <c r="H179" s="8">
+        <v>79.25</v>
+      </c>
+      <c r="I179" s="8">
+        <v>87.42</v>
+      </c>
+      <c r="J179" s="8">
+        <v>111.35055562776189</v>
+      </c>
+      <c r="L179" s="4"/>
+      <c r="M179" s="2"/>
+      <c r="N179" s="2"/>
+      <c r="O179" s="2"/>
+      <c r="P179" s="2"/>
+      <c r="Q179" s="2"/>
+    </row>
+    <row r="180" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A180" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B180" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C81" s="1">
-[...252 lines deleted...]
-      <c r="B89" s="1" t="s">
+      <c r="C180" s="8">
+        <v>3.875</v>
+      </c>
+      <c r="D180" s="8">
+        <v>3.4209999999999998</v>
+      </c>
+      <c r="E180" s="8">
+        <v>3.7930000000000001</v>
+      </c>
+      <c r="F180" s="8">
+        <v>4.8992290783413637</v>
+      </c>
+      <c r="G180" s="8">
+        <v>89.21</v>
+      </c>
+      <c r="H180" s="8">
+        <v>78.77</v>
+      </c>
+      <c r="I180" s="8">
+        <v>87.31</v>
+      </c>
+      <c r="J180" s="8">
+        <v>112.79005184157486</v>
+      </c>
+      <c r="L180" s="4"/>
+      <c r="M180" s="2"/>
+      <c r="N180" s="2"/>
+      <c r="O180" s="2"/>
+      <c r="P180" s="2"/>
+      <c r="Q180" s="2"/>
+    </row>
+    <row r="181" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A181" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B181" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C181" s="8">
+        <v>3.907</v>
+      </c>
+      <c r="D181" s="8">
+        <v>3.4289999999999998</v>
+      </c>
+      <c r="E181" s="8">
+        <v>3.8</v>
+      </c>
+      <c r="F181" s="8">
+        <v>4.9213228172899104</v>
+      </c>
+      <c r="G181" s="8">
+        <v>89.7</v>
+      </c>
+      <c r="H181" s="8">
+        <v>78.72</v>
+      </c>
+      <c r="I181" s="8">
+        <v>87.23</v>
+      </c>
+      <c r="J181" s="8">
+        <v>112.97388659370718</v>
+      </c>
+      <c r="L181" s="4"/>
+      <c r="M181" s="2"/>
+      <c r="N181" s="2"/>
+      <c r="O181" s="2"/>
+      <c r="P181" s="2"/>
+      <c r="Q181" s="2"/>
+    </row>
+    <row r="182" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A182" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B182" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C182" s="8">
+        <v>4.2110000000000003</v>
+      </c>
+      <c r="D182" s="8">
+        <v>3.81</v>
+      </c>
+      <c r="E182" s="8">
+        <v>4.1219999999999999</v>
+      </c>
+      <c r="F182" s="8">
+        <v>5.0709943586591262</v>
+      </c>
+      <c r="G182" s="8">
+        <v>96.87</v>
+      </c>
+      <c r="H182" s="8">
+        <v>87.63</v>
+      </c>
+      <c r="I182" s="8">
+        <v>94.82</v>
+      </c>
+      <c r="J182" s="8">
+        <v>116.64808323223588</v>
+      </c>
+      <c r="L182" s="4"/>
+      <c r="M182" s="2"/>
+      <c r="N182" s="2"/>
+      <c r="O182" s="2"/>
+      <c r="P182" s="2"/>
+      <c r="Q182" s="2"/>
+    </row>
+    <row r="183" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A183" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B183" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C183" s="8">
+        <v>4.1920000000000002</v>
+      </c>
+      <c r="D183" s="8">
+        <v>3.8149999999999999</v>
+      </c>
+      <c r="E183" s="8">
+        <v>4.1059999999999999</v>
+      </c>
+      <c r="F183" s="8">
+        <v>5.1918166773601637</v>
+      </c>
+      <c r="G183" s="8">
+        <v>99.42</v>
+      </c>
+      <c r="H183" s="8">
+        <v>90.49</v>
+      </c>
+      <c r="I183" s="8">
+        <v>97.38</v>
+      </c>
+      <c r="J183" s="8">
+        <v>123.14469977030572</v>
+      </c>
+      <c r="L183" s="4"/>
+      <c r="M183" s="2"/>
+      <c r="N183" s="2"/>
+      <c r="O183" s="2"/>
+      <c r="P183" s="2"/>
+      <c r="Q183" s="2"/>
+    </row>
+    <row r="184" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B184" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C184" s="8">
+        <v>4.3029999999999999</v>
+      </c>
+      <c r="D184" s="8">
+        <v>3.8820000000000001</v>
+      </c>
+      <c r="E184" s="8">
+        <v>4.218</v>
+      </c>
+      <c r="F184" s="8">
+        <v>5.3049547902648166</v>
+      </c>
+      <c r="G184" s="8">
+        <v>104.65</v>
+      </c>
+      <c r="H184" s="8">
+        <v>94.41</v>
+      </c>
+      <c r="I184" s="8">
+        <v>102.58</v>
+      </c>
+      <c r="J184" s="8">
+        <v>129.01119554445006</v>
+      </c>
+      <c r="L184" s="4"/>
+      <c r="M184" s="2"/>
+      <c r="N184" s="2"/>
+      <c r="O184" s="2"/>
+      <c r="P184" s="2"/>
+      <c r="Q184" s="2"/>
+    </row>
+    <row r="185" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A185" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B185" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C185" s="8">
+        <v>4.4189999999999996</v>
+      </c>
+      <c r="D185" s="8">
+        <v>4.0380000000000003</v>
+      </c>
+      <c r="E185" s="8">
+        <v>4.3550000000000004</v>
+      </c>
+      <c r="F185" s="8">
+        <v>5.445402299008399</v>
+      </c>
+      <c r="G185" s="8">
+        <v>107.44</v>
+      </c>
+      <c r="H185" s="8">
+        <v>98.18</v>
+      </c>
+      <c r="I185" s="8">
+        <v>105.89</v>
+      </c>
+      <c r="J185" s="8">
+        <v>132.41040230268823</v>
+      </c>
+      <c r="L185" s="4"/>
+      <c r="M185" s="2"/>
+      <c r="N185" s="2"/>
+      <c r="O185" s="2"/>
+      <c r="P185" s="2"/>
+      <c r="Q185" s="2"/>
+    </row>
+    <row r="186" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B186" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C186" s="8">
+        <v>4.3040000000000003</v>
+      </c>
+      <c r="D186" s="8">
+        <v>3.92</v>
+      </c>
+      <c r="E186" s="8">
+        <v>4.234</v>
+      </c>
+      <c r="F186" s="8">
+        <v>5.542430359527609</v>
+      </c>
+      <c r="G186" s="8">
+        <v>103.26</v>
+      </c>
+      <c r="H186" s="8">
+        <v>94.04</v>
+      </c>
+      <c r="I186" s="8">
+        <v>101.58</v>
+      </c>
+      <c r="J186" s="8">
+        <v>132.97953161614592</v>
+      </c>
+      <c r="L186" s="4"/>
+      <c r="M186" s="2"/>
+      <c r="N186" s="2"/>
+      <c r="O186" s="2"/>
+      <c r="P186" s="2"/>
+      <c r="Q186" s="2"/>
+    </row>
+    <row r="187" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="14">
+        <v>2014</v>
+      </c>
+      <c r="B187" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C187" s="8">
+        <v>4.282</v>
+      </c>
+      <c r="D187" s="8">
+        <v>3.899</v>
+      </c>
+      <c r="E187" s="8">
+        <v>4.1970000000000001</v>
+      </c>
+      <c r="F187" s="8">
+        <v>5.5559457531609402</v>
+      </c>
+      <c r="G187" s="8">
+        <v>103.22</v>
+      </c>
+      <c r="H187" s="8">
+        <v>94</v>
+      </c>
+      <c r="I187" s="8">
+        <v>101.17</v>
+      </c>
+      <c r="J187" s="8">
+        <v>133.93718427145077</v>
+      </c>
+      <c r="L187" s="4"/>
+      <c r="M187" s="2"/>
+      <c r="N187" s="2"/>
+      <c r="O187" s="2"/>
+      <c r="P187" s="2"/>
+      <c r="Q187" s="2"/>
+    </row>
+    <row r="188" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A188" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B188" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      <c r="B90" s="1" t="s">
+      <c r="C188" s="8">
+        <v>4.18</v>
+      </c>
+      <c r="D188" s="8">
+        <v>3.798</v>
+      </c>
+      <c r="E188" s="8">
+        <v>4.1029999999999998</v>
+      </c>
+      <c r="F188" s="8">
+        <v>5.5305574991684852</v>
+      </c>
+      <c r="G188" s="8">
+        <v>102.28</v>
+      </c>
+      <c r="H188" s="8">
+        <v>92.95</v>
+      </c>
+      <c r="I188" s="8">
+        <v>100.4</v>
+      </c>
+      <c r="J188" s="8">
+        <v>135.33274200465283</v>
+      </c>
+      <c r="L188" s="4"/>
+      <c r="M188" s="2"/>
+      <c r="N188" s="2"/>
+      <c r="O188" s="2"/>
+      <c r="P188" s="2"/>
+      <c r="Q188" s="2"/>
+    </row>
+    <row r="189" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A189" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B189" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C90" s="1">
-[...28 lines deleted...]
-      <c r="B91" s="1" t="s">
+      <c r="C189" s="8">
+        <v>4.0780000000000003</v>
+      </c>
+      <c r="D189" s="8">
+        <v>3.6970000000000001</v>
+      </c>
+      <c r="E189" s="8">
+        <v>3.9929999999999999</v>
+      </c>
+      <c r="F189" s="8">
+        <v>5.3746507618978905</v>
+      </c>
+      <c r="G189" s="8">
+        <v>100.2</v>
+      </c>
+      <c r="H189" s="8">
+        <v>90.86</v>
+      </c>
+      <c r="I189" s="8">
+        <v>98.13</v>
+      </c>
+      <c r="J189" s="8">
+        <v>132.07666782287876</v>
+      </c>
+      <c r="L189" s="4"/>
+      <c r="M189" s="2"/>
+      <c r="N189" s="2"/>
+      <c r="O189" s="2"/>
+      <c r="P189" s="2"/>
+      <c r="Q189" s="2"/>
+    </row>
+    <row r="190" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A190" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B190" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      <c r="B92" s="1" t="s">
+      <c r="C190" s="8">
+        <v>3.9569999999999999</v>
+      </c>
+      <c r="D190" s="8">
+        <v>3.5920000000000001</v>
+      </c>
+      <c r="E190" s="8">
+        <v>3.875</v>
+      </c>
+      <c r="F190" s="8">
+        <v>5.2275491062243749</v>
+      </c>
+      <c r="G190" s="8">
+        <v>100.06</v>
+      </c>
+      <c r="H190" s="8">
+        <v>90.84</v>
+      </c>
+      <c r="I190" s="8">
+        <v>97.98</v>
+      </c>
+      <c r="J190" s="8">
+        <v>132.18380669998956</v>
+      </c>
+      <c r="L190" s="4"/>
+      <c r="M190" s="2"/>
+      <c r="N190" s="2"/>
+      <c r="O190" s="2"/>
+      <c r="P190" s="2"/>
+      <c r="Q190" s="2"/>
+    </row>
+    <row r="191" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A191" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B191" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C92" s="1">
-[...28 lines deleted...]
-      <c r="B93" s="1" t="s">
+      <c r="C191" s="8">
+        <v>3.7949999999999999</v>
+      </c>
+      <c r="D191" s="8">
+        <v>3.4369999999999998</v>
+      </c>
+      <c r="E191" s="8">
+        <v>3.7210000000000001</v>
+      </c>
+      <c r="F191" s="8">
+        <v>5.0478124847663972</v>
+      </c>
+      <c r="G191" s="8">
+        <v>100</v>
+      </c>
+      <c r="H191" s="8">
+        <v>90.56</v>
+      </c>
+      <c r="I191" s="8">
+        <v>98.06</v>
+      </c>
+      <c r="J191" s="8">
+        <v>133.01490678607934</v>
+      </c>
+      <c r="L191" s="4"/>
+      <c r="M191" s="2"/>
+      <c r="N191" s="2"/>
+      <c r="O191" s="2"/>
+      <c r="P191" s="2"/>
+      <c r="Q191" s="2"/>
+    </row>
+    <row r="192" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A192" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B192" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C93" s="1">
-[...252 lines deleted...]
-      <c r="B101" s="1" t="s">
+      <c r="C192" s="8">
+        <v>3.96</v>
+      </c>
+      <c r="D192" s="8">
+        <v>3.5910000000000002</v>
+      </c>
+      <c r="E192" s="8">
+        <v>3.8719999999999999</v>
+      </c>
+      <c r="F192" s="8">
+        <v>5.1193604552842933</v>
+      </c>
+      <c r="G192" s="8">
+        <v>105.59</v>
+      </c>
+      <c r="H192" s="8">
+        <v>95.74</v>
+      </c>
+      <c r="I192" s="8">
+        <v>103.24</v>
+      </c>
+      <c r="J192" s="8">
+        <v>136.50774654015567</v>
+      </c>
+      <c r="L192" s="4"/>
+      <c r="M192" s="2"/>
+      <c r="N192" s="2"/>
+      <c r="O192" s="2"/>
+      <c r="P192" s="2"/>
+      <c r="Q192" s="2"/>
+    </row>
+    <row r="193" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A193" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B193" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C193" s="8">
+        <v>4.0430000000000001</v>
+      </c>
+      <c r="D193" s="8">
+        <v>3.681</v>
+      </c>
+      <c r="E193" s="8">
+        <v>3.95</v>
+      </c>
+      <c r="F193" s="8">
+        <v>5.1130675425567933</v>
+      </c>
+      <c r="G193" s="8">
+        <v>108.54</v>
+      </c>
+      <c r="H193" s="8">
+        <v>98.82</v>
+      </c>
+      <c r="I193" s="8">
+        <v>106.05</v>
+      </c>
+      <c r="J193" s="8">
+        <v>137.27563738256478</v>
+      </c>
+      <c r="L193" s="4"/>
+      <c r="M193" s="2"/>
+      <c r="N193" s="2"/>
+      <c r="O193" s="2"/>
+      <c r="P193" s="2"/>
+      <c r="Q193" s="2"/>
+    </row>
+    <row r="194" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A194" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B194" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C194" s="8">
+        <v>4.0659999999999998</v>
+      </c>
+      <c r="D194" s="8">
+        <v>3.6850000000000001</v>
+      </c>
+      <c r="E194" s="8">
+        <v>3.9710000000000001</v>
+      </c>
+      <c r="F194" s="8">
+        <v>5.5154127257627401</v>
+      </c>
+      <c r="G194" s="8">
+        <v>112.78</v>
+      </c>
+      <c r="H194" s="8">
+        <v>102.2</v>
+      </c>
+      <c r="I194" s="8">
+        <v>110.13</v>
+      </c>
+      <c r="J194" s="8">
+        <v>152.9699719490296</v>
+      </c>
+      <c r="L194" s="4"/>
+      <c r="M194" s="2"/>
+      <c r="N194" s="2"/>
+      <c r="O194" s="2"/>
+      <c r="P194" s="2"/>
+      <c r="Q194" s="2"/>
+    </row>
+    <row r="195" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A195" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B195" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C195" s="8">
+        <v>4.1520000000000001</v>
+      </c>
+      <c r="D195" s="8">
+        <v>3.7719999999999998</v>
+      </c>
+      <c r="E195" s="8">
+        <v>4.0449999999999999</v>
+      </c>
+      <c r="F195" s="8">
+        <v>5.4433809522000818</v>
+      </c>
+      <c r="G195" s="8">
+        <v>118.37</v>
+      </c>
+      <c r="H195" s="8">
+        <v>107.51</v>
+      </c>
+      <c r="I195" s="8">
+        <v>115.32</v>
+      </c>
+      <c r="J195" s="8">
+        <v>155.16815794221253</v>
+      </c>
+      <c r="L195" s="4"/>
+      <c r="M195" s="2"/>
+      <c r="N195" s="2"/>
+      <c r="O195" s="2"/>
+      <c r="P195" s="2"/>
+      <c r="Q195" s="2"/>
+    </row>
+    <row r="196" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B196" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C196" s="8">
+        <v>4.0129999999999999</v>
+      </c>
+      <c r="D196" s="8">
+        <v>3.649</v>
+      </c>
+      <c r="E196" s="8">
+        <v>3.9329999999999998</v>
+      </c>
+      <c r="F196" s="8">
+        <v>5.3528780179153959</v>
+      </c>
+      <c r="G196" s="8">
+        <v>115.76</v>
+      </c>
+      <c r="H196" s="8">
+        <v>105.24</v>
+      </c>
+      <c r="I196" s="8">
+        <v>113.43</v>
+      </c>
+      <c r="J196" s="8">
+        <v>154.3940339212825</v>
+      </c>
+      <c r="L196" s="4"/>
+      <c r="M196" s="2"/>
+      <c r="N196" s="2"/>
+      <c r="O196" s="2"/>
+      <c r="P196" s="2"/>
+      <c r="Q196" s="2"/>
+    </row>
+    <row r="197" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A197" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B197" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C197" s="8">
+        <v>3.9159999999999999</v>
+      </c>
+      <c r="D197" s="8">
+        <v>3.5390000000000001</v>
+      </c>
+      <c r="E197" s="8">
+        <v>3.835</v>
+      </c>
+      <c r="F197" s="8">
+        <v>5.261533017634064</v>
+      </c>
+      <c r="G197" s="8">
+        <v>114.89</v>
+      </c>
+      <c r="H197" s="8">
+        <v>103.82</v>
+      </c>
+      <c r="I197" s="8">
+        <v>112.52</v>
+      </c>
+      <c r="J197" s="8">
+        <v>154.36661390921793</v>
+      </c>
+      <c r="L197" s="4"/>
+      <c r="M197" s="2"/>
+      <c r="N197" s="2"/>
+      <c r="O197" s="2"/>
+      <c r="P197" s="2"/>
+      <c r="Q197" s="2"/>
+    </row>
+    <row r="198" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B198" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C198" s="8">
+        <v>3.96</v>
+      </c>
+      <c r="D198" s="8">
+        <v>3.5430000000000001</v>
+      </c>
+      <c r="E198" s="8">
+        <v>3.8620000000000001</v>
+      </c>
+      <c r="F198" s="8">
+        <v>5.1138651442244338</v>
+      </c>
+      <c r="G198" s="8">
+        <v>116.95</v>
+      </c>
+      <c r="H198" s="8">
+        <v>104.63</v>
+      </c>
+      <c r="I198" s="8">
+        <v>114.04</v>
+      </c>
+      <c r="J198" s="8">
+        <v>151.01371617523355</v>
+      </c>
+      <c r="L198" s="4"/>
+      <c r="M198" s="2"/>
+      <c r="N198" s="2"/>
+      <c r="O198" s="2"/>
+      <c r="P198" s="2"/>
+      <c r="Q198" s="2"/>
+    </row>
+    <row r="199" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="14">
+        <v>2015</v>
+      </c>
+      <c r="B199" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C199" s="8">
+        <v>3.851</v>
+      </c>
+      <c r="D199" s="8">
+        <v>3.4860000000000002</v>
+      </c>
+      <c r="E199" s="8">
+        <v>3.7530000000000001</v>
+      </c>
+      <c r="F199" s="8">
+        <v>5.1410995866866722</v>
+      </c>
+      <c r="G199" s="8">
+        <v>114.7</v>
+      </c>
+      <c r="H199" s="8">
+        <v>103.8</v>
+      </c>
+      <c r="I199" s="8">
+        <v>111.75</v>
+      </c>
+      <c r="J199" s="8">
+        <v>153.10145606299704</v>
+      </c>
+      <c r="L199" s="4"/>
+      <c r="M199" s="2"/>
+      <c r="N199" s="2"/>
+      <c r="O199" s="2"/>
+      <c r="P199" s="2"/>
+      <c r="Q199" s="2"/>
+    </row>
+    <row r="200" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A200" s="14">
+        <v>2016</v>
+      </c>
+      <c r="B200" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      <c r="B102" s="1" t="s">
+      <c r="C200" s="8">
+        <v>3.7690000000000001</v>
+      </c>
+      <c r="D200" s="8">
+        <v>3.3940000000000001</v>
+      </c>
+      <c r="E200" s="8">
+        <v>3.6549999999999998</v>
+      </c>
+      <c r="F200" s="8">
+        <v>5.0450480440207528</v>
+      </c>
+      <c r="G200" s="8">
+        <v>116.16</v>
+      </c>
+      <c r="H200" s="8">
+        <v>104.6</v>
+      </c>
+      <c r="I200" s="8">
+        <v>112.64</v>
+      </c>
+      <c r="J200" s="8">
+        <v>155.47616638987614</v>
+      </c>
+      <c r="L200" s="4"/>
+      <c r="M200" s="2"/>
+      <c r="N200" s="2"/>
+      <c r="O200" s="2"/>
+      <c r="P200" s="2"/>
+      <c r="Q200" s="2"/>
+    </row>
+    <row r="201" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A201" s="14">
+        <v>2016</v>
+      </c>
+      <c r="B201" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      <c r="B103" s="1" t="s">
+      <c r="C201" s="8">
+        <v>3.6520000000000001</v>
+      </c>
+      <c r="D201" s="8">
+        <v>3.2629999999999999</v>
+      </c>
+      <c r="E201" s="8">
+        <v>3.5169999999999999</v>
+      </c>
+      <c r="F201" s="8">
+        <v>4.8840110205134994</v>
+      </c>
+      <c r="G201" s="8">
+        <v>115.96</v>
+      </c>
+      <c r="H201" s="8">
+        <v>103.61</v>
+      </c>
+      <c r="I201" s="8">
+        <v>111.68</v>
+      </c>
+      <c r="J201" s="8">
+        <v>155.07814613619104</v>
+      </c>
+      <c r="L201" s="4"/>
+      <c r="M201" s="2"/>
+      <c r="N201" s="2"/>
+      <c r="O201" s="2"/>
+      <c r="P201" s="2"/>
+      <c r="Q201" s="2"/>
+    </row>
+    <row r="202" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A202" s="14">
+        <v>2016</v>
+      </c>
+      <c r="B202" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      <c r="B104" s="1" t="s">
+      <c r="C202" s="8">
+        <v>3.6480000000000001</v>
+      </c>
+      <c r="D202" s="8">
+        <v>3.2709999999999999</v>
+      </c>
+      <c r="E202" s="8">
+        <v>3.52</v>
+      </c>
+      <c r="F202" s="8">
+        <v>4.8265298695570706</v>
+      </c>
+      <c r="G202" s="8">
+        <v>117.32</v>
+      </c>
+      <c r="H202" s="8">
+        <v>105.19</v>
+      </c>
+      <c r="I202" s="8">
+        <v>113.21</v>
+      </c>
+      <c r="J202" s="8">
+        <v>155.23636969883111</v>
+      </c>
+      <c r="L202" s="4"/>
+      <c r="M202" s="2"/>
+      <c r="N202" s="2"/>
+      <c r="O202" s="2"/>
+      <c r="P202" s="2"/>
+      <c r="Q202" s="2"/>
+    </row>
+    <row r="203" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A203" s="14">
+        <v>2016</v>
+      </c>
+      <c r="B203" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C104" s="1">
-[...28 lines deleted...]
-      <c r="B105" s="1" t="s">
+      <c r="C203" s="8">
+        <v>3.722</v>
+      </c>
+      <c r="D203" s="8">
+        <v>3.3450000000000002</v>
+      </c>
+      <c r="E203" s="8">
+        <v>3.5920000000000001</v>
+      </c>
+      <c r="F203" s="8">
+        <v>4.9259630553137717</v>
+      </c>
+      <c r="G203" s="8">
+        <v>117.39</v>
+      </c>
+      <c r="H203" s="8">
+        <v>105.5</v>
+      </c>
+      <c r="I203" s="8">
+        <v>113.3</v>
+      </c>
+      <c r="J203" s="8">
+        <v>155.35994880154104</v>
+      </c>
+      <c r="L203" s="4"/>
+      <c r="M203" s="2"/>
+      <c r="N203" s="2"/>
+      <c r="O203" s="2"/>
+      <c r="P203" s="2"/>
+      <c r="Q203" s="2"/>
+    </row>
+    <row r="204" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A204" s="14">
+        <v>2016</v>
+      </c>
+      <c r="B204" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C105" s="1">
-[...223 lines deleted...]
-      <c r="C112" s="1">
+      <c r="C204" s="8">
+        <v>3.734</v>
+      </c>
+      <c r="D204" s="8">
+        <v>3.363</v>
+      </c>
+      <c r="E204" s="8">
+        <v>3.62</v>
+      </c>
+      <c r="F204" s="8">
+        <v>4.9211646047925477</v>
+      </c>
+      <c r="G204" s="8">
+        <v>117.3</v>
+      </c>
+      <c r="H204" s="8">
+        <v>105.64</v>
+      </c>
+      <c r="I204" s="8">
+        <v>113.7</v>
+      </c>
+      <c r="J204" s="8">
+        <v>154.5819821775419</v>
+      </c>
+      <c r="L204" s="4"/>
+      <c r="M204" s="2"/>
+      <c r="N204" s="2"/>
+      <c r="O204" s="2"/>
+      <c r="P204" s="2"/>
+      <c r="Q204" s="2"/>
+    </row>
+    <row r="205" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A205" s="14">
+        <v>2016</v>
+      </c>
+      <c r="B205" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C205" s="8">
+        <v>3.883</v>
+      </c>
+      <c r="D205" s="8">
+        <v>3.4780000000000002</v>
+      </c>
+      <c r="E205" s="8">
+        <v>3.7639999999999998</v>
+      </c>
+      <c r="F205" s="8">
+        <v>5.0056526443813221</v>
+      </c>
+      <c r="G205" s="8">
+        <v>119.52</v>
+      </c>
+      <c r="H205" s="8">
+        <v>107.04</v>
+      </c>
+      <c r="I205" s="8">
+        <v>115.85</v>
+      </c>
+      <c r="J205" s="8">
+        <v>154.06170179211179</v>
+      </c>
+      <c r="L205" s="4"/>
+      <c r="M205" s="2"/>
+      <c r="N205" s="2"/>
+      <c r="O205" s="2"/>
+      <c r="P205" s="2"/>
+      <c r="Q205" s="2"/>
+    </row>
+    <row r="206" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A206" s="14">
+        <v>2016</v>
+      </c>
+      <c r="B206" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C206" s="8">
+        <v>3.9340000000000002</v>
+      </c>
+      <c r="D206" s="8">
+        <v>3.5649999999999999</v>
+      </c>
+      <c r="E206" s="8">
+        <v>3.8410000000000002</v>
+      </c>
+      <c r="F206" s="8">
+        <v>4.9610825936069052</v>
+      </c>
+      <c r="G206" s="8">
+        <v>118.4</v>
+      </c>
+      <c r="H206" s="8">
+        <v>107.31</v>
+      </c>
+      <c r="I206" s="8">
+        <v>115.6</v>
+      </c>
+      <c r="J206" s="8">
+        <v>149.31056950446475</v>
+      </c>
+      <c r="L206" s="4"/>
+      <c r="M206" s="2"/>
+      <c r="N206" s="2"/>
+      <c r="O206" s="2"/>
+      <c r="P206" s="2"/>
+      <c r="Q206" s="2"/>
+    </row>
+    <row r="207" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A207" s="14">
+        <v>2016</v>
+      </c>
+      <c r="B207" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C207" s="8">
+        <v>4.0460000000000003</v>
+      </c>
+      <c r="D207" s="8">
+        <v>3.6030000000000002</v>
+      </c>
+      <c r="E207" s="8">
+        <v>3.9319999999999999</v>
+      </c>
+      <c r="F207" s="8">
+        <v>5.4144876530861978</v>
+      </c>
+      <c r="G207" s="8">
+        <v>116.88</v>
+      </c>
+      <c r="H207" s="8">
+        <v>104.1</v>
+      </c>
+      <c r="I207" s="8">
+        <v>113.6</v>
+      </c>
+      <c r="J207" s="8">
+        <v>156.43217780298957</v>
+      </c>
+      <c r="L207" s="4"/>
+      <c r="M207" s="2"/>
+      <c r="N207" s="2"/>
+      <c r="O207" s="2"/>
+      <c r="P207" s="2"/>
+      <c r="Q207" s="2"/>
+    </row>
+    <row r="208" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="14">
+        <v>2016</v>
+      </c>
+      <c r="B208" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C208" s="8">
+        <v>3.9420000000000002</v>
+      </c>
+      <c r="D208" s="8">
+        <v>3.4769999999999999</v>
+      </c>
+      <c r="E208" s="8">
+        <v>3.863</v>
+      </c>
+      <c r="F208" s="8">
+        <v>5.4781709368807725</v>
+      </c>
+      <c r="G208" s="8">
+        <v>113.47</v>
+      </c>
+      <c r="H208" s="8">
+        <v>100.09</v>
+      </c>
+      <c r="I208" s="8">
+        <v>111.18</v>
+      </c>
+      <c r="J208" s="8">
+        <v>157.67558542341223</v>
+      </c>
+      <c r="L208" s="4"/>
+      <c r="M208" s="2"/>
+      <c r="N208" s="2"/>
+      <c r="O208" s="2"/>
+      <c r="P208" s="2"/>
+      <c r="Q208" s="2"/>
+    </row>
+    <row r="209" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A209" s="14">
+        <v>2016</v>
+      </c>
+      <c r="B209" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C209" s="8">
+        <v>3.93</v>
+      </c>
+      <c r="D209" s="8">
+        <v>3.5289999999999999</v>
+      </c>
+      <c r="E209" s="8">
+        <v>3.85</v>
+      </c>
+      <c r="F209" s="8">
+        <v>5.5863884669276356</v>
+      </c>
+      <c r="G209" s="8">
+        <v>110.64</v>
+      </c>
+      <c r="H209" s="8">
+        <v>99.36</v>
+      </c>
+      <c r="I209" s="8">
+        <v>108.39</v>
+      </c>
+      <c r="J209" s="8">
+        <v>157.26214241305649</v>
+      </c>
+      <c r="L209" s="4"/>
+      <c r="M209" s="2"/>
+      <c r="N209" s="2"/>
+      <c r="O209" s="2"/>
+      <c r="P209" s="2"/>
+      <c r="Q209" s="2"/>
+    </row>
+    <row r="210" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="14">
+        <v>2016</v>
+      </c>
+      <c r="B210" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C210" s="8">
+        <v>3.8239999999999998</v>
+      </c>
+      <c r="D210" s="8">
+        <v>3.4489999999999998</v>
+      </c>
+      <c r="E210" s="8">
+        <v>3.742</v>
+      </c>
+      <c r="F210" s="8">
+        <v>5.3858132019312448</v>
+      </c>
+      <c r="G210" s="8">
+        <v>109.88</v>
+      </c>
+      <c r="H210" s="8">
+        <v>99.1</v>
+      </c>
+      <c r="I210" s="8">
+        <v>107.51</v>
+      </c>
+      <c r="J210" s="8">
+        <v>154.74338964682121</v>
+      </c>
+      <c r="L210" s="4"/>
+      <c r="M210" s="2"/>
+      <c r="N210" s="2"/>
+      <c r="O210" s="2"/>
+      <c r="P210" s="2"/>
+      <c r="Q210" s="2"/>
+    </row>
+    <row r="211" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="14">
+        <v>2016</v>
+      </c>
+      <c r="B211" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C211" s="8">
+        <v>3.6989999999999998</v>
+      </c>
+      <c r="D211" s="8">
+        <v>3.34</v>
+      </c>
+      <c r="E211" s="8">
+        <v>3.6419999999999999</v>
+      </c>
+      <c r="F211" s="8">
+        <v>5.3627407032195595</v>
+      </c>
+      <c r="G211" s="8">
+        <v>106.67</v>
+      </c>
+      <c r="H211" s="8">
+        <v>96.33</v>
+      </c>
+      <c r="I211" s="8">
+        <v>105.02</v>
+      </c>
+      <c r="J211" s="8">
+        <v>154.64608494156559</v>
+      </c>
+      <c r="L211" s="4"/>
+      <c r="M211" s="2"/>
+      <c r="N211" s="2"/>
+      <c r="O211" s="2"/>
+      <c r="P211" s="2"/>
+      <c r="Q211" s="2"/>
+    </row>
+    <row r="212" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A212" s="14">
+        <v>2017</v>
+      </c>
+      <c r="B212" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C212" s="8">
+        <v>3.7320000000000002</v>
+      </c>
+      <c r="D212" s="8">
+        <v>3.371</v>
+      </c>
+      <c r="E212" s="8">
+        <v>3.661</v>
+      </c>
+      <c r="F212" s="8">
+        <v>5.5538812470131447</v>
+      </c>
+      <c r="G212" s="8">
+        <v>106.78</v>
+      </c>
+      <c r="H212" s="8">
+        <v>96.45</v>
+      </c>
+      <c r="I212" s="8">
+        <v>104.75</v>
+      </c>
+      <c r="J212" s="8">
+        <v>158.90130294668637</v>
+      </c>
+      <c r="L212" s="4"/>
+      <c r="M212" s="2"/>
+      <c r="N212" s="2"/>
+      <c r="O212" s="2"/>
+      <c r="P212" s="2"/>
+      <c r="Q212" s="2"/>
+    </row>
+    <row r="213" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A213" s="14">
+        <v>2017</v>
+      </c>
+      <c r="B213" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C213" s="8">
+        <v>3.7040000000000002</v>
+      </c>
+      <c r="D213" s="8">
+        <v>3.3340000000000001</v>
+      </c>
+      <c r="E213" s="8">
+        <v>3.6480000000000001</v>
+      </c>
+      <c r="F213" s="8">
+        <v>5.5957457463028675</v>
+      </c>
+      <c r="G213" s="8">
+        <v>105.44</v>
+      </c>
+      <c r="H213" s="8">
+        <v>94.9</v>
+      </c>
+      <c r="I213" s="8">
+        <v>103.84</v>
+      </c>
+      <c r="J213" s="8">
+        <v>159.26487193221749</v>
+      </c>
+      <c r="L213" s="4"/>
+      <c r="M213" s="2"/>
+      <c r="N213" s="2"/>
+      <c r="O213" s="2"/>
+      <c r="P213" s="2"/>
+      <c r="Q213" s="2"/>
+    </row>
+    <row r="214" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A214" s="14">
+        <v>2017</v>
+      </c>
+      <c r="B214" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C214" s="8">
+        <v>3.7</v>
+      </c>
+      <c r="D214" s="8">
+        <v>3.339</v>
+      </c>
+      <c r="E214" s="8">
+        <v>3.6379999999999999</v>
+      </c>
+      <c r="F214" s="8">
+        <v>5.5817807148588932</v>
+      </c>
+      <c r="G214" s="8">
+        <v>105.14</v>
+      </c>
+      <c r="H214" s="8">
+        <v>94.88</v>
+      </c>
+      <c r="I214" s="8">
+        <v>103.37</v>
+      </c>
+      <c r="J214" s="8">
+        <v>158.61163810731225</v>
+      </c>
+      <c r="L214" s="4"/>
+      <c r="M214" s="2"/>
+      <c r="N214" s="2"/>
+      <c r="O214" s="2"/>
+      <c r="P214" s="2"/>
+      <c r="Q214" s="2"/>
+    </row>
+    <row r="215" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A215" s="14">
+        <v>2017</v>
+      </c>
+      <c r="B215" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C215" s="8">
+        <v>3.6949999999999998</v>
+      </c>
+      <c r="D215" s="8">
+        <v>3.351</v>
+      </c>
+      <c r="E215" s="8">
+        <v>3.64</v>
+      </c>
+      <c r="F215" s="8">
+        <v>5.5318553891821196</v>
+      </c>
+      <c r="G215" s="8">
+        <v>104.96</v>
+      </c>
+      <c r="H215" s="8">
+        <v>95.18</v>
+      </c>
+      <c r="I215" s="8">
+        <v>103.38</v>
+      </c>
+      <c r="J215" s="8">
+        <v>157.12291563523067</v>
+      </c>
+      <c r="L215" s="4"/>
+      <c r="M215" s="2"/>
+      <c r="N215" s="2"/>
+      <c r="O215" s="2"/>
+      <c r="P215" s="2"/>
+      <c r="Q215" s="2"/>
+    </row>
+    <row r="216" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A216" s="14">
+        <v>2017</v>
+      </c>
+      <c r="B216" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C216" s="8">
+        <v>3.7250000000000001</v>
+      </c>
+      <c r="D216" s="8">
+        <v>3.39</v>
+      </c>
+      <c r="E216" s="8">
+        <v>3.6789999999999998</v>
+      </c>
+      <c r="F216" s="8">
+        <v>5.5304380994491442</v>
+      </c>
+      <c r="G216" s="8">
+        <v>104.8</v>
+      </c>
+      <c r="H216" s="8">
+        <v>95.35</v>
+      </c>
+      <c r="I216" s="8">
+        <v>103.49</v>
+      </c>
+      <c r="J216" s="8">
+        <v>155.57754423818952</v>
+      </c>
+      <c r="L216" s="4"/>
+      <c r="M216" s="2"/>
+      <c r="N216" s="2"/>
+      <c r="O216" s="2"/>
+      <c r="P216" s="2"/>
+      <c r="Q216" s="2"/>
+    </row>
+    <row r="217" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A217" s="14">
+        <v>2017</v>
+      </c>
+      <c r="B217" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C217" s="8">
+        <v>3.7709999999999999</v>
+      </c>
+      <c r="D217" s="8">
         <v>3.4159999999999999</v>
       </c>
-      <c r="D112" s="1">
-[...25 lines deleted...]
-      <c r="B113" s="1" t="s">
+      <c r="E217" s="8">
+        <v>3.7029999999999998</v>
+      </c>
+      <c r="F217" s="8">
+        <v>5.4692462757865838</v>
+      </c>
+      <c r="G217" s="8">
+        <v>107.02</v>
+      </c>
+      <c r="H217" s="8">
+        <v>96.94</v>
+      </c>
+      <c r="I217" s="8">
+        <v>105.07</v>
+      </c>
+      <c r="J217" s="8">
+        <v>155.20861477696133</v>
+      </c>
+      <c r="L217" s="4"/>
+      <c r="M217" s="2"/>
+      <c r="N217" s="2"/>
+      <c r="O217" s="2"/>
+      <c r="P217" s="2"/>
+      <c r="Q217" s="2"/>
+    </row>
+    <row r="218" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A218" s="14">
+        <v>2017</v>
+      </c>
+      <c r="B218" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C218" s="8">
+        <v>3.9369999999999998</v>
+      </c>
+      <c r="D218" s="8">
+        <v>3.6120000000000001</v>
+      </c>
+      <c r="E218" s="8">
+        <v>3.87</v>
+      </c>
+      <c r="F218" s="8">
+        <v>5.3909000027886655</v>
+      </c>
+      <c r="G218" s="8">
+        <v>112.76</v>
+      </c>
+      <c r="H218" s="8">
+        <v>103.44</v>
+      </c>
+      <c r="I218" s="8">
+        <v>110.84</v>
+      </c>
+      <c r="J218" s="8">
+        <v>154.40303683250289</v>
+      </c>
+      <c r="L218" s="4"/>
+      <c r="M218" s="2"/>
+      <c r="N218" s="2"/>
+      <c r="O218" s="2"/>
+      <c r="P218" s="2"/>
+      <c r="Q218" s="2"/>
+    </row>
+    <row r="219" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A219" s="14">
+        <v>2017</v>
+      </c>
+      <c r="B219" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C219" s="8">
+        <v>4.0140000000000002</v>
+      </c>
+      <c r="D219" s="8">
+        <v>3.665</v>
+      </c>
+      <c r="E219" s="8">
+        <v>3.9510000000000001</v>
+      </c>
+      <c r="F219" s="8">
+        <v>5.5122070719401535</v>
+      </c>
+      <c r="G219" s="8">
+        <v>115.1</v>
+      </c>
+      <c r="H219" s="8">
+        <v>105.08</v>
+      </c>
+      <c r="I219" s="8">
+        <v>113.29</v>
+      </c>
+      <c r="J219" s="8">
+        <v>158.05752669054576</v>
+      </c>
+      <c r="L219" s="4"/>
+      <c r="M219" s="2"/>
+      <c r="N219" s="2"/>
+      <c r="O219" s="2"/>
+      <c r="P219" s="2"/>
+      <c r="Q219" s="2"/>
+    </row>
+    <row r="220" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="14">
+        <v>2017</v>
+      </c>
+      <c r="B220" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C220" s="8">
+        <v>3.7770000000000001</v>
+      </c>
+      <c r="D220" s="8">
+        <v>3.488</v>
+      </c>
+      <c r="E220" s="8">
+        <v>3.73</v>
+      </c>
+      <c r="F220" s="8">
+        <v>5.4429551893080079</v>
+      </c>
+      <c r="G220" s="8">
+        <v>109.19</v>
+      </c>
+      <c r="H220" s="8">
+        <v>100.85</v>
+      </c>
+      <c r="I220" s="8">
+        <v>107.85</v>
+      </c>
+      <c r="J220" s="8">
+        <v>157.36101828974151</v>
+      </c>
+      <c r="L220" s="4"/>
+      <c r="M220" s="2"/>
+      <c r="N220" s="2"/>
+      <c r="O220" s="2"/>
+      <c r="P220" s="2"/>
+      <c r="Q220" s="2"/>
+    </row>
+    <row r="221" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A221" s="14">
+        <v>2017</v>
+      </c>
+      <c r="B221" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C221" s="8">
+        <v>3.8410000000000002</v>
+      </c>
+      <c r="D221" s="8">
+        <v>3.4569999999999999</v>
+      </c>
+      <c r="E221" s="8">
+        <v>3.78</v>
+      </c>
+      <c r="F221" s="8">
+        <v>5.4026509619926451</v>
+      </c>
+      <c r="G221" s="8">
+        <v>112.83</v>
+      </c>
+      <c r="H221" s="8">
+        <v>101.55</v>
+      </c>
+      <c r="I221" s="8">
+        <v>111.05</v>
+      </c>
+      <c r="J221" s="8">
+        <v>158.71805088504624</v>
+      </c>
+      <c r="L221" s="4"/>
+      <c r="M221" s="2"/>
+      <c r="N221" s="2"/>
+      <c r="O221" s="2"/>
+      <c r="P221" s="2"/>
+      <c r="Q221" s="2"/>
+    </row>
+    <row r="222" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="14">
+        <v>2017</v>
+      </c>
+      <c r="B222" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C222" s="8">
+        <v>3.8479999999999999</v>
+      </c>
+      <c r="D222" s="8">
+        <v>3.4769999999999999</v>
+      </c>
+      <c r="E222" s="8">
+        <v>3.782</v>
+      </c>
+      <c r="F222" s="8">
+        <v>5.4440128391061826</v>
+      </c>
+      <c r="G222" s="8">
+        <v>112.49</v>
+      </c>
+      <c r="H222" s="8">
+        <v>101.64</v>
+      </c>
+      <c r="I222" s="8">
+        <v>110.56</v>
+      </c>
+      <c r="J222" s="8">
+        <v>159.12331051294126</v>
+      </c>
+      <c r="L222" s="4"/>
+      <c r="M222" s="2"/>
+      <c r="N222" s="2"/>
+      <c r="O222" s="2"/>
+      <c r="P222" s="2"/>
+      <c r="Q222" s="2"/>
+    </row>
+    <row r="223" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="14">
+        <v>2017</v>
+      </c>
+      <c r="B223" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C223" s="8">
+        <v>3.859</v>
+      </c>
+      <c r="D223" s="8">
+        <v>3.5139999999999998</v>
+      </c>
+      <c r="E223" s="8">
+        <v>3.8039999999999998</v>
+      </c>
+      <c r="F223" s="8">
+        <v>5.4872419063933737</v>
+      </c>
+      <c r="G223" s="8">
+        <v>111.46</v>
+      </c>
+      <c r="H223" s="8">
+        <v>101.47</v>
+      </c>
+      <c r="I223" s="8">
+        <v>109.87</v>
+      </c>
+      <c r="J223" s="8">
+        <v>158.47127189454531</v>
+      </c>
+      <c r="L223" s="4"/>
+      <c r="M223" s="2"/>
+      <c r="N223" s="2"/>
+      <c r="O223" s="2"/>
+      <c r="P223" s="2"/>
+      <c r="Q223" s="2"/>
+    </row>
+    <row r="224" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A224" s="14">
+        <v>2018</v>
+      </c>
+      <c r="B224" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C113" s="1">
-[...28 lines deleted...]
-      <c r="B114" s="1" t="s">
+      <c r="C224" s="8">
+        <v>3.8660000000000001</v>
+      </c>
+      <c r="D224" s="8">
+        <v>3.5219999999999998</v>
+      </c>
+      <c r="E224" s="8">
+        <v>3.8010000000000002</v>
+      </c>
+      <c r="F224" s="8">
+        <v>5.495684594740025</v>
+      </c>
+      <c r="G224" s="8">
+        <v>110.46</v>
+      </c>
+      <c r="H224" s="8">
+        <v>100.63</v>
+      </c>
+      <c r="I224" s="8">
+        <v>108.59</v>
+      </c>
+      <c r="J224" s="8">
+        <v>157.02519827936413</v>
+      </c>
+      <c r="L224" s="4"/>
+      <c r="M224" s="2"/>
+      <c r="N224" s="2"/>
+      <c r="O224" s="2"/>
+      <c r="P224" s="2"/>
+      <c r="Q224" s="2"/>
+    </row>
+    <row r="225" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A225" s="14">
+        <v>2018</v>
+      </c>
+      <c r="B225" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      <c r="B115" s="1" t="s">
+      <c r="C225" s="8">
+        <v>3.9449999999999998</v>
+      </c>
+      <c r="D225" s="8">
+        <v>3.61</v>
+      </c>
+      <c r="E225" s="8">
+        <v>3.887</v>
+      </c>
+      <c r="F225" s="8">
+        <v>5.644413765041163</v>
+      </c>
+      <c r="G225" s="8">
+        <v>112.51</v>
+      </c>
+      <c r="H225" s="8">
+        <v>102.96</v>
+      </c>
+      <c r="I225" s="8">
+        <v>110.86</v>
+      </c>
+      <c r="J225" s="8">
+        <v>160.97679910771902</v>
+      </c>
+      <c r="L225" s="4"/>
+      <c r="M225" s="2"/>
+      <c r="N225" s="2"/>
+      <c r="O225" s="2"/>
+      <c r="P225" s="2"/>
+      <c r="Q225" s="2"/>
+    </row>
+    <row r="226" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A226" s="14">
+        <v>2018</v>
+      </c>
+      <c r="B226" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      <c r="B116" s="1" t="s">
+      <c r="C226" s="8">
+        <v>4.0460000000000003</v>
+      </c>
+      <c r="D226" s="8">
+        <v>3.7109999999999999</v>
+      </c>
+      <c r="E226" s="8">
+        <v>3.9929999999999999</v>
+      </c>
+      <c r="F226" s="8">
+        <v>5.6432770491828013</v>
+      </c>
+      <c r="G226" s="8">
+        <v>114.87</v>
+      </c>
+      <c r="H226" s="8">
+        <v>105.36</v>
+      </c>
+      <c r="I226" s="8">
+        <v>113.38</v>
+      </c>
+      <c r="J226" s="8">
+        <v>160.22110034187349</v>
+      </c>
+      <c r="L226" s="4"/>
+      <c r="M226" s="2"/>
+      <c r="N226" s="2"/>
+      <c r="O226" s="2"/>
+      <c r="P226" s="2"/>
+      <c r="Q226" s="2"/>
+    </row>
+    <row r="227" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A227" s="14">
+        <v>2018</v>
+      </c>
+      <c r="B227" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C116" s="1">
-[...28 lines deleted...]
-      <c r="B117" s="1" t="s">
+      <c r="C227" s="8">
+        <v>4.1769999999999996</v>
+      </c>
+      <c r="D227" s="8">
+        <v>3.8239999999999998</v>
+      </c>
+      <c r="E227" s="8">
+        <v>4.109</v>
+      </c>
+      <c r="F227" s="8">
+        <v>5.6763895314843893</v>
+      </c>
+      <c r="G227" s="8">
+        <v>118.28</v>
+      </c>
+      <c r="H227" s="8">
+        <v>108.28</v>
+      </c>
+      <c r="I227" s="8">
+        <v>116.34</v>
+      </c>
+      <c r="J227" s="8">
+        <v>160.73236215403543</v>
+      </c>
+      <c r="L227" s="4"/>
+      <c r="M227" s="2"/>
+      <c r="N227" s="2"/>
+      <c r="O227" s="2"/>
+      <c r="P227" s="2"/>
+      <c r="Q227" s="2"/>
+    </row>
+    <row r="228" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A228" s="14">
+        <v>2018</v>
+      </c>
+      <c r="B228" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C117" s="1">
-[...252 lines deleted...]
-      <c r="B125" s="1" t="s">
+      <c r="C228" s="8">
+        <v>4.2009999999999996</v>
+      </c>
+      <c r="D228" s="8">
+        <v>3.8559999999999999</v>
+      </c>
+      <c r="E228" s="8">
+        <v>4.1310000000000002</v>
+      </c>
+      <c r="F228" s="8">
+        <v>5.2431790975224688</v>
+      </c>
+      <c r="G228" s="8">
+        <v>128.38</v>
+      </c>
+      <c r="H228" s="8">
+        <v>117.84</v>
+      </c>
+      <c r="I228" s="8">
+        <v>126.26</v>
+      </c>
+      <c r="J228" s="8">
+        <v>160.23330094665246</v>
+      </c>
+      <c r="L228" s="4"/>
+      <c r="M228" s="2"/>
+      <c r="N228" s="2"/>
+      <c r="O228" s="2"/>
+      <c r="P228" s="2"/>
+      <c r="Q228" s="2"/>
+    </row>
+    <row r="229" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A229" s="14">
+        <v>2018</v>
+      </c>
+      <c r="B229" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C229" s="8">
+        <v>4.1710000000000003</v>
+      </c>
+      <c r="D229" s="8">
+        <v>3.859</v>
+      </c>
+      <c r="E229" s="8">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="F229" s="8">
+        <v>5.1832370405225801</v>
+      </c>
+      <c r="G229" s="8">
+        <v>130.83000000000001</v>
+      </c>
+      <c r="H229" s="8">
+        <v>121.04</v>
+      </c>
+      <c r="I229" s="8">
+        <v>128.91</v>
+      </c>
+      <c r="J229" s="8">
+        <v>162.57482139451096</v>
+      </c>
+      <c r="L229" s="4"/>
+      <c r="M229" s="2"/>
+      <c r="N229" s="2"/>
+      <c r="O229" s="2"/>
+      <c r="P229" s="2"/>
+      <c r="Q229" s="2"/>
+    </row>
+    <row r="230" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A230" s="14">
+        <v>2018</v>
+      </c>
+      <c r="B230" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C230" s="8">
+        <v>4.16</v>
+      </c>
+      <c r="D230" s="8">
+        <v>3.875</v>
+      </c>
+      <c r="E230" s="8">
+        <v>4.0990000000000002</v>
+      </c>
+      <c r="F230" s="8">
+        <v>5.2815383359683388</v>
+      </c>
+      <c r="G230" s="8">
+        <v>129.57</v>
+      </c>
+      <c r="H230" s="8">
+        <v>120.69</v>
+      </c>
+      <c r="I230" s="8">
+        <v>127.66</v>
+      </c>
+      <c r="J230" s="8">
+        <v>164.49678099746569</v>
+      </c>
+      <c r="L230" s="4"/>
+      <c r="M230" s="2"/>
+      <c r="N230" s="2"/>
+      <c r="O230" s="2"/>
+      <c r="P230" s="2"/>
+      <c r="Q230" s="2"/>
+    </row>
+    <row r="231" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A231" s="14">
+        <v>2018</v>
+      </c>
+      <c r="B231" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C231" s="8">
+        <v>4.1239999999999997</v>
+      </c>
+      <c r="D231" s="8">
+        <v>3.8069999999999999</v>
+      </c>
+      <c r="E231" s="8">
+        <v>4.0750000000000002</v>
+      </c>
+      <c r="F231" s="8">
+        <v>5.2068205006607498</v>
+      </c>
+      <c r="G231" s="8">
+        <v>129.19</v>
+      </c>
+      <c r="H231" s="8">
+        <v>119.26</v>
+      </c>
+      <c r="I231" s="8">
+        <v>127.66</v>
+      </c>
+      <c r="J231" s="8">
+        <v>163.10814898272127</v>
+      </c>
+      <c r="L231" s="4"/>
+      <c r="M231" s="2"/>
+      <c r="N231" s="2"/>
+      <c r="O231" s="2"/>
+      <c r="P231" s="2"/>
+      <c r="Q231" s="2"/>
+    </row>
+    <row r="232" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="14">
+        <v>2018</v>
+      </c>
+      <c r="B232" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C232" s="8">
+        <v>3.9350000000000001</v>
+      </c>
+      <c r="D232" s="8">
+        <v>3.645</v>
+      </c>
+      <c r="E232" s="8">
+        <v>3.8889999999999998</v>
+      </c>
+      <c r="F232" s="8">
+        <v>5.0445760351271911</v>
+      </c>
+      <c r="G232" s="8">
+        <v>129.33000000000001</v>
+      </c>
+      <c r="H232" s="8">
+        <v>119.8</v>
+      </c>
+      <c r="I232" s="8">
+        <v>127.82</v>
+      </c>
+      <c r="J232" s="8">
+        <v>165.79705380090431</v>
+      </c>
+      <c r="L232" s="4"/>
+      <c r="M232" s="2"/>
+      <c r="N232" s="2"/>
+      <c r="O232" s="2"/>
+      <c r="P232" s="2"/>
+      <c r="Q232" s="2"/>
+    </row>
+    <row r="233" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A233" s="14">
+        <v>2018</v>
+      </c>
+      <c r="B233" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C233" s="8">
+        <v>3.9279999999999999</v>
+      </c>
+      <c r="D233" s="8">
+        <v>3.6269999999999998</v>
+      </c>
+      <c r="E233" s="8">
+        <v>3.8889999999999998</v>
+      </c>
+      <c r="F233" s="8">
+        <v>5.0829477698563235</v>
+      </c>
+      <c r="G233" s="8">
+        <v>129.18</v>
+      </c>
+      <c r="H233" s="8">
+        <v>119.28</v>
+      </c>
+      <c r="I233" s="8">
+        <v>127.89</v>
+      </c>
+      <c r="J233" s="8">
+        <v>167.1575893164146</v>
+      </c>
+      <c r="L233" s="4"/>
+      <c r="M233" s="2"/>
+      <c r="N233" s="2"/>
+      <c r="O233" s="2"/>
+      <c r="P233" s="2"/>
+      <c r="Q233" s="2"/>
+    </row>
+    <row r="234" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="14">
+        <v>2018</v>
+      </c>
+      <c r="B234" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C234" s="8">
+        <v>3.95</v>
+      </c>
+      <c r="D234" s="8">
+        <v>3.6749999999999998</v>
+      </c>
+      <c r="E234" s="8">
+        <v>3.907</v>
+      </c>
+      <c r="F234" s="8">
+        <v>5.0879790809330299</v>
+      </c>
+      <c r="G234" s="8">
+        <v>128.51</v>
+      </c>
+      <c r="H234" s="8">
+        <v>119.57</v>
+      </c>
+      <c r="I234" s="8">
+        <v>127.13</v>
+      </c>
+      <c r="J234" s="8">
+        <v>165.53715711343793</v>
+      </c>
+      <c r="L234" s="4"/>
+      <c r="M234" s="2"/>
+      <c r="N234" s="2"/>
+      <c r="O234" s="2"/>
+      <c r="P234" s="2"/>
+      <c r="Q234" s="2"/>
+    </row>
+    <row r="235" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="14">
+        <v>2018</v>
+      </c>
+      <c r="B235" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C235" s="8">
+        <v>3.88</v>
+      </c>
+      <c r="D235" s="8">
+        <v>3.67</v>
+      </c>
+      <c r="E235" s="8">
+        <v>3.843</v>
+      </c>
+      <c r="F235" s="8">
+        <v>5.17486521086738</v>
+      </c>
+      <c r="G235" s="8">
+        <v>124.99</v>
+      </c>
+      <c r="H235" s="8">
+        <v>118.22</v>
+      </c>
+      <c r="I235" s="8">
+        <v>123.79</v>
+      </c>
+      <c r="J235" s="8">
+        <v>166.70147373492046</v>
+      </c>
+      <c r="L235" s="4"/>
+      <c r="M235" s="2"/>
+      <c r="N235" s="2"/>
+      <c r="O235" s="2"/>
+      <c r="P235" s="2"/>
+      <c r="Q235" s="2"/>
+    </row>
+    <row r="236" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A236" s="14">
+        <v>2019</v>
+      </c>
+      <c r="B236" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C125" s="1">
-[...28 lines deleted...]
-      <c r="B126" s="1" t="s">
+      <c r="C236" s="8">
+        <v>3.9910000000000001</v>
+      </c>
+      <c r="D236" s="8">
+        <v>3.7429999999999999</v>
+      </c>
+      <c r="E236" s="8">
+        <v>3.9409999999999998</v>
+      </c>
+      <c r="F236" s="8">
+        <v>5.1217031565378157</v>
+      </c>
+      <c r="G236" s="8">
+        <v>130.1</v>
+      </c>
+      <c r="H236" s="8">
+        <v>122.01</v>
+      </c>
+      <c r="I236" s="8">
+        <v>128.47999999999999</v>
+      </c>
+      <c r="J236" s="8">
+        <v>166.95727949681972</v>
+      </c>
+      <c r="L236" s="4"/>
+      <c r="M236" s="2"/>
+      <c r="N236" s="2"/>
+      <c r="O236" s="2"/>
+      <c r="P236" s="2"/>
+      <c r="Q236" s="2"/>
+    </row>
+    <row r="237" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A237" s="14">
+        <v>2019</v>
+      </c>
+      <c r="B237" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C126" s="1">
-[...28 lines deleted...]
-      <c r="B127" s="1" t="s">
+      <c r="C237" s="8">
+        <v>4</v>
+      </c>
+      <c r="D237" s="8">
+        <v>3.7370000000000001</v>
+      </c>
+      <c r="E237" s="8">
+        <v>3.9630000000000001</v>
+      </c>
+      <c r="F237" s="8">
+        <v>5.0821671973983324</v>
+      </c>
+      <c r="G237" s="8">
+        <v>130.44999999999999</v>
+      </c>
+      <c r="H237" s="8">
+        <v>121.85</v>
+      </c>
+      <c r="I237" s="8">
+        <v>129.22999999999999</v>
+      </c>
+      <c r="J237" s="8">
+        <v>165.72947230715963</v>
+      </c>
+      <c r="L237" s="4"/>
+      <c r="M237" s="2"/>
+      <c r="N237" s="2"/>
+      <c r="O237" s="2"/>
+      <c r="P237" s="2"/>
+      <c r="Q237" s="2"/>
+    </row>
+    <row r="238" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A238" s="14">
+        <v>2019</v>
+      </c>
+      <c r="B238" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C127" s="1">
-[...28 lines deleted...]
-      <c r="B128" s="1" t="s">
+      <c r="C238" s="8">
+        <v>4.101</v>
+      </c>
+      <c r="D238" s="8">
+        <v>3.8530000000000002</v>
+      </c>
+      <c r="E238" s="8">
+        <v>4.0650000000000004</v>
+      </c>
+      <c r="F238" s="8">
+        <v>4.9423352059984182</v>
+      </c>
+      <c r="G238" s="8">
+        <v>136.61000000000001</v>
+      </c>
+      <c r="H238" s="8">
+        <v>128.36000000000001</v>
+      </c>
+      <c r="I238" s="8">
+        <v>135.4</v>
+      </c>
+      <c r="J238" s="8">
+        <v>164.64401271742531</v>
+      </c>
+      <c r="L238" s="4"/>
+      <c r="M238" s="2"/>
+      <c r="N238" s="2"/>
+      <c r="O238" s="2"/>
+      <c r="P238" s="2"/>
+      <c r="Q238" s="2"/>
+    </row>
+    <row r="239" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A239" s="14">
+        <v>2019</v>
+      </c>
+      <c r="B239" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C128" s="1">
-[...28 lines deleted...]
-      <c r="B129" s="1" t="s">
+      <c r="C239" s="8">
+        <v>4.1130000000000004</v>
+      </c>
+      <c r="D239" s="8">
+        <v>3.843</v>
+      </c>
+      <c r="E239" s="8">
+        <v>4.0739999999999998</v>
+      </c>
+      <c r="F239" s="8">
+        <v>5.0929287765052518</v>
+      </c>
+      <c r="G239" s="8">
+        <v>140.4</v>
+      </c>
+      <c r="H239" s="8">
+        <v>131.16999999999999</v>
+      </c>
+      <c r="I239" s="8">
+        <v>139.07</v>
+      </c>
+      <c r="J239" s="8">
+        <v>173.85221671478328</v>
+      </c>
+      <c r="L239" s="4"/>
+      <c r="M239" s="2"/>
+      <c r="N239" s="2"/>
+      <c r="O239" s="2"/>
+      <c r="P239" s="2"/>
+      <c r="Q239" s="2"/>
+    </row>
+    <row r="240" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A240" s="14">
+        <v>2019</v>
+      </c>
+      <c r="B240" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C129" s="1">
-[...252 lines deleted...]
-      <c r="B137" s="1" t="s">
+      <c r="C240" s="8">
+        <v>4.3230000000000004</v>
+      </c>
+      <c r="D240" s="8">
+        <v>4.0469999999999997</v>
+      </c>
+      <c r="E240" s="8">
+        <v>4.0469999999999997</v>
+      </c>
+      <c r="F240" s="8">
+        <v>5.2435889756803498</v>
+      </c>
+      <c r="G240" s="8">
+        <v>152.02000000000001</v>
+      </c>
+      <c r="H240" s="8">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="I240" s="8">
+        <v>150.5</v>
+      </c>
+      <c r="J240" s="8">
+        <v>184.38031915184811</v>
+      </c>
+      <c r="L240" s="4"/>
+      <c r="M240" s="2"/>
+      <c r="N240" s="2"/>
+      <c r="O240" s="2"/>
+      <c r="P240" s="2"/>
+      <c r="Q240" s="2"/>
+    </row>
+    <row r="241" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A241" s="14">
+        <v>2019</v>
+      </c>
+      <c r="B241" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C241" s="8">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="D241" s="8">
+        <v>4.4980000000000002</v>
+      </c>
+      <c r="E241" s="8">
+        <v>4.6840000000000002</v>
+      </c>
+      <c r="F241" s="8">
+        <v>5.6378526091286627</v>
+      </c>
+      <c r="G241" s="8">
+        <v>166.73</v>
+      </c>
+      <c r="H241" s="8">
+        <v>158.55000000000001</v>
+      </c>
+      <c r="I241" s="8">
+        <v>165.11</v>
+      </c>
+      <c r="J241" s="8">
+        <v>198.73430447178535</v>
+      </c>
+      <c r="L241" s="4"/>
+      <c r="M241" s="2"/>
+      <c r="N241" s="2"/>
+      <c r="O241" s="2"/>
+      <c r="P241" s="2"/>
+      <c r="Q241" s="2"/>
+    </row>
+    <row r="242" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A242" s="14">
+        <v>2019</v>
+      </c>
+      <c r="B242" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C242" s="8">
+        <v>4.8550000000000004</v>
+      </c>
+      <c r="D242" s="8">
+        <v>4.49</v>
+      </c>
+      <c r="E242" s="8">
+        <v>4.7990000000000004</v>
+      </c>
+      <c r="F242" s="8">
+        <v>5.7011901505130238</v>
+      </c>
+      <c r="G242" s="8">
+        <v>169.05</v>
+      </c>
+      <c r="H242" s="8">
+        <v>156.34</v>
+      </c>
+      <c r="I242" s="8">
+        <v>167.12</v>
+      </c>
+      <c r="J242" s="8">
+        <v>198.53254461131502</v>
+      </c>
+      <c r="L242" s="4"/>
+      <c r="M242" s="2"/>
+      <c r="N242" s="2"/>
+      <c r="O242" s="2"/>
+      <c r="P242" s="2"/>
+      <c r="Q242" s="2"/>
+    </row>
+    <row r="243" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A243" s="14">
+        <v>2019</v>
+      </c>
+      <c r="B243" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C243" s="8">
+        <v>4.7329999999999997</v>
+      </c>
+      <c r="D243" s="8">
+        <v>4.4950000000000001</v>
+      </c>
+      <c r="E243" s="8">
+        <v>4.7009999999999996</v>
+      </c>
+      <c r="F243" s="8">
+        <v>5.6678859818041127</v>
+      </c>
+      <c r="G243" s="8">
+        <v>170.18</v>
+      </c>
+      <c r="H243" s="8">
+        <v>161.62</v>
+      </c>
+      <c r="I243" s="8">
+        <v>169.01</v>
+      </c>
+      <c r="J243" s="8">
+        <v>203.78317258978507</v>
+      </c>
+      <c r="L243" s="4"/>
+      <c r="M243" s="2"/>
+      <c r="N243" s="2"/>
+      <c r="O243" s="2"/>
+      <c r="P243" s="2"/>
+      <c r="Q243" s="2"/>
+    </row>
+    <row r="244" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="14">
+        <v>2019</v>
+      </c>
+      <c r="B244" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C244" s="8">
+        <v>4.819</v>
+      </c>
+      <c r="D244" s="8">
+        <v>4.5119999999999996</v>
+      </c>
+      <c r="E244" s="8">
+        <v>4.7770000000000001</v>
+      </c>
+      <c r="F244" s="8">
+        <v>5.7889590226764627</v>
+      </c>
+      <c r="G244" s="8">
+        <v>176.83</v>
+      </c>
+      <c r="H244" s="8">
+        <v>165.56</v>
+      </c>
+      <c r="I244" s="8">
+        <v>175.29</v>
+      </c>
+      <c r="J244" s="8">
+        <v>212.40269550102209</v>
+      </c>
+      <c r="L244" s="4"/>
+      <c r="M244" s="2"/>
+      <c r="N244" s="2"/>
+      <c r="O244" s="2"/>
+      <c r="P244" s="2"/>
+      <c r="Q244" s="2"/>
+    </row>
+    <row r="245" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A245" s="14">
+        <v>2019</v>
+      </c>
+      <c r="B245" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C245" s="8">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D245" s="8">
+        <v>4.6239999999999997</v>
+      </c>
+      <c r="E245" s="8">
+        <v>4.8739999999999997</v>
+      </c>
+      <c r="F245" s="8">
+        <v>5.8175033353982943</v>
+      </c>
+      <c r="G245" s="8">
+        <v>182.78</v>
+      </c>
+      <c r="H245" s="8">
+        <v>172.48</v>
+      </c>
+      <c r="I245" s="8">
+        <v>181.81</v>
+      </c>
+      <c r="J245" s="8">
+        <v>216.9986919136918</v>
+      </c>
+      <c r="L245" s="4"/>
+      <c r="M245" s="2"/>
+      <c r="N245" s="2"/>
+      <c r="O245" s="2"/>
+      <c r="P245" s="2"/>
+      <c r="Q245" s="2"/>
+    </row>
+    <row r="246" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="14">
+        <v>2019</v>
+      </c>
+      <c r="B246" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C246" s="8">
+        <v>5.0209999999999999</v>
+      </c>
+      <c r="D246" s="8">
+        <v>4.7779999999999996</v>
+      </c>
+      <c r="E246" s="8">
+        <v>4.9939999999999998</v>
+      </c>
+      <c r="F246" s="8">
+        <v>6.1970000000000001</v>
+      </c>
+      <c r="G246" s="8">
+        <v>188.98</v>
+      </c>
+      <c r="H246" s="8">
+        <v>179.82</v>
+      </c>
+      <c r="I246" s="8">
+        <v>187.96</v>
+      </c>
+      <c r="J246" s="8">
+        <v>233.23167772970567</v>
+      </c>
+      <c r="L246" s="4"/>
+      <c r="M246" s="2"/>
+      <c r="N246" s="2"/>
+      <c r="O246" s="2"/>
+      <c r="P246" s="2"/>
+      <c r="Q246" s="2"/>
+    </row>
+    <row r="247" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="14">
+        <v>2019</v>
+      </c>
+      <c r="B247" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C247" s="8">
+        <v>4.95</v>
+      </c>
+      <c r="D247" s="8">
+        <v>4.6909999999999998</v>
+      </c>
+      <c r="E247" s="8">
+        <v>4.9180000000000001</v>
+      </c>
+      <c r="F247" s="8">
+        <v>6.6153898138009275</v>
+      </c>
+      <c r="G247" s="8">
+        <v>186.04</v>
+      </c>
+      <c r="H247" s="8">
+        <v>176.32</v>
+      </c>
+      <c r="I247" s="8">
+        <v>184.84</v>
+      </c>
+      <c r="J247" s="8">
+        <v>248.63942615170788</v>
+      </c>
+      <c r="L247" s="4"/>
+      <c r="M247" s="2"/>
+      <c r="N247" s="2"/>
+      <c r="O247" s="2"/>
+      <c r="P247" s="2"/>
+      <c r="Q247" s="2"/>
+    </row>
+    <row r="248" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A248" s="14">
+        <v>2020</v>
+      </c>
+      <c r="B248" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C137" s="1">
-[...28 lines deleted...]
-      <c r="B138" s="1" t="s">
+      <c r="C248" s="8">
+        <v>4.7720000000000002</v>
+      </c>
+      <c r="D248" s="8">
+        <v>4.6109999999999998</v>
+      </c>
+      <c r="E248" s="8">
+        <v>4.7489999999999997</v>
+      </c>
+      <c r="F248" s="8">
+        <v>6.3103423614657022</v>
+      </c>
+      <c r="G248" s="8">
+        <v>178.26</v>
+      </c>
+      <c r="H248" s="8">
+        <v>172.24</v>
+      </c>
+      <c r="I248" s="8">
+        <v>177.39</v>
+      </c>
+      <c r="J248" s="8">
+        <v>235.72283891255128</v>
+      </c>
+      <c r="L248" s="4"/>
+      <c r="M248" s="2"/>
+      <c r="N248" s="2"/>
+      <c r="O248" s="2"/>
+      <c r="P248" s="2"/>
+      <c r="Q248" s="2"/>
+    </row>
+    <row r="249" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A249" s="14">
+        <v>2020</v>
+      </c>
+      <c r="B249" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C138" s="1">
-[...28 lines deleted...]
-      <c r="B139" s="1" t="s">
+      <c r="C249" s="8">
+        <v>4.5410000000000004</v>
+      </c>
+      <c r="D249" s="8">
+        <v>4.38</v>
+      </c>
+      <c r="E249" s="8">
+        <v>4.5149999999999997</v>
+      </c>
+      <c r="F249" s="8">
+        <v>5.8715287809531445</v>
+      </c>
+      <c r="G249" s="8">
+        <v>172.77</v>
+      </c>
+      <c r="H249" s="8">
+        <v>166.65</v>
+      </c>
+      <c r="I249" s="8">
+        <v>171.76</v>
+      </c>
+      <c r="J249" s="8">
+        <v>223.37644094258141</v>
+      </c>
+      <c r="L249" s="4"/>
+      <c r="M249" s="2"/>
+      <c r="N249" s="2"/>
+      <c r="O249" s="2"/>
+      <c r="P249" s="2"/>
+      <c r="Q249" s="2"/>
+    </row>
+    <row r="250" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A250" s="14">
+        <v>2020</v>
+      </c>
+      <c r="B250" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C139" s="1">
-[...28 lines deleted...]
-      <c r="B140" s="1" t="s">
+      <c r="C250" s="8">
+        <v>4.2910000000000004</v>
+      </c>
+      <c r="D250" s="8">
+        <v>4.0090000000000003</v>
+      </c>
+      <c r="E250" s="8">
+        <v>4.2409999999999997</v>
+      </c>
+      <c r="F250" s="8">
+        <v>5.2546648490661214</v>
+      </c>
+      <c r="G250" s="8">
+        <v>185.96</v>
+      </c>
+      <c r="H250" s="8">
+        <v>173.74</v>
+      </c>
+      <c r="I250" s="8">
+        <v>183.81</v>
+      </c>
+      <c r="J250" s="8">
+        <v>227.75293855307291</v>
+      </c>
+      <c r="L250" s="4"/>
+      <c r="M250" s="2"/>
+      <c r="N250" s="2"/>
+      <c r="O250" s="2"/>
+      <c r="P250" s="2"/>
+      <c r="Q250" s="2"/>
+    </row>
+    <row r="251" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A251" s="14">
+        <v>2020</v>
+      </c>
+      <c r="B251" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C140" s="1">
-[...28 lines deleted...]
-      <c r="B141" s="1" t="s">
+      <c r="C251" s="8">
+        <v>4.2759999999999998</v>
+      </c>
+      <c r="D251" s="8">
+        <v>4.0730000000000004</v>
+      </c>
+      <c r="E251" s="8">
+        <v>4.2409999999999997</v>
+      </c>
+      <c r="F251" s="8">
+        <v>5.5983131334263545</v>
+      </c>
+      <c r="G251" s="8">
+        <v>185.53</v>
+      </c>
+      <c r="H251" s="8">
+        <v>176.75</v>
+      </c>
+      <c r="I251" s="8">
+        <v>184.02</v>
+      </c>
+      <c r="J251" s="8">
+        <v>242.91640517250292</v>
+      </c>
+      <c r="L251" s="4"/>
+      <c r="M251" s="2"/>
+      <c r="N251" s="2"/>
+      <c r="O251" s="2"/>
+      <c r="P251" s="2"/>
+      <c r="Q251" s="2"/>
+    </row>
+    <row r="252" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A252" s="14">
+        <v>2020</v>
+      </c>
+      <c r="B252" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C141" s="1">
-[...95 lines deleted...]
-      <c r="C144" s="1">
+      <c r="C252" s="8">
+        <v>4.2060000000000004</v>
+      </c>
+      <c r="D252" s="8">
+        <v>3.9990000000000001</v>
+      </c>
+      <c r="E252" s="8">
+        <v>4.1760000000000002</v>
+      </c>
+      <c r="F252" s="8">
+        <v>5.5860981366916533</v>
+      </c>
+      <c r="G252" s="8">
+        <v>182.67</v>
+      </c>
+      <c r="H252" s="8">
+        <v>173.66</v>
+      </c>
+      <c r="I252" s="8">
+        <v>181.38</v>
+      </c>
+      <c r="J252" s="8">
+        <v>242.60424207651852</v>
+      </c>
+      <c r="L252" s="4"/>
+      <c r="M252" s="2"/>
+      <c r="N252" s="2"/>
+      <c r="O252" s="2"/>
+      <c r="P252" s="2"/>
+      <c r="Q252" s="2"/>
+    </row>
+    <row r="253" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A253" s="14">
+        <v>2020</v>
+      </c>
+      <c r="B253" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C253" s="8">
+        <v>4.2320000000000002</v>
+      </c>
+      <c r="D253" s="8">
+        <v>4.0549999999999997</v>
+      </c>
+      <c r="E253" s="8">
+        <v>4.2060000000000004</v>
+      </c>
+      <c r="F253" s="8">
+        <v>5.6923700642755639</v>
+      </c>
+      <c r="G253" s="8">
+        <v>180.17</v>
+      </c>
+      <c r="H253" s="8">
+        <v>172.65</v>
+      </c>
+      <c r="I253" s="8">
+        <v>179.07</v>
+      </c>
+      <c r="J253" s="8">
+        <v>242.3583478565964</v>
+      </c>
+      <c r="L253" s="4"/>
+      <c r="M253" s="2"/>
+      <c r="N253" s="2"/>
+      <c r="O253" s="2"/>
+      <c r="P253" s="2"/>
+      <c r="Q253" s="2"/>
+    </row>
+    <row r="254" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A254" s="14">
+        <v>2020</v>
+      </c>
+      <c r="B254" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C254" s="8">
+        <v>4.2480000000000002</v>
+      </c>
+      <c r="D254" s="8">
+        <v>3.9980000000000002</v>
+      </c>
+      <c r="E254" s="8">
+        <v>4.2110000000000003</v>
+      </c>
+      <c r="F254" s="8">
+        <v>5.7023507597840828</v>
+      </c>
+      <c r="G254" s="8">
+        <v>182.88</v>
+      </c>
+      <c r="H254" s="8">
+        <v>172.11</v>
+      </c>
+      <c r="I254" s="8">
+        <v>181.29</v>
+      </c>
+      <c r="J254" s="8">
+        <v>245.48620020870476</v>
+      </c>
+      <c r="L254" s="4"/>
+      <c r="M254" s="2"/>
+      <c r="N254" s="2"/>
+      <c r="O254" s="2"/>
+      <c r="P254" s="2"/>
+      <c r="Q254" s="2"/>
+    </row>
+    <row r="255" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A255" s="14">
+        <v>2020</v>
+      </c>
+      <c r="B255" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C255" s="8">
+        <v>4.3470000000000004</v>
+      </c>
+      <c r="D255" s="8">
+        <v>4.0469999999999997</v>
+      </c>
+      <c r="E255" s="8">
+        <v>4.2990000000000004</v>
+      </c>
+      <c r="F255" s="8">
+        <v>5.8226676347027579</v>
+      </c>
+      <c r="G255" s="8">
+        <v>185.46</v>
+      </c>
+      <c r="H255" s="8">
+        <v>172.67</v>
+      </c>
+      <c r="I255" s="8">
+        <v>183.43</v>
+      </c>
+      <c r="J255" s="8">
+        <v>248.43575996986257</v>
+      </c>
+      <c r="L255" s="4"/>
+      <c r="M255" s="2"/>
+      <c r="N255" s="2"/>
+      <c r="O255" s="2"/>
+      <c r="P255" s="2"/>
+      <c r="Q255" s="2"/>
+    </row>
+    <row r="256" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="14">
+        <v>2020</v>
+      </c>
+      <c r="B256" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C256" s="8">
+        <v>4.2850000000000001</v>
+      </c>
+      <c r="D256" s="8">
+        <v>4.0490000000000004</v>
+      </c>
+      <c r="E256" s="8">
+        <v>4.2569999999999997</v>
+      </c>
+      <c r="F256" s="8">
+        <v>5.7431952937740114</v>
+      </c>
+      <c r="G256" s="8">
+        <v>182.08</v>
+      </c>
+      <c r="H256" s="8">
+        <v>172.04</v>
+      </c>
+      <c r="I256" s="8">
+        <v>180.89</v>
+      </c>
+      <c r="J256" s="8">
+        <v>244.03411122775151</v>
+      </c>
+      <c r="L256" s="4"/>
+      <c r="M256" s="2"/>
+      <c r="N256" s="2"/>
+      <c r="O256" s="2"/>
+      <c r="P256" s="2"/>
+      <c r="Q256" s="2"/>
+    </row>
+    <row r="257" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A257" s="14">
+        <v>2020</v>
+      </c>
+      <c r="B257" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C257" s="8">
+        <v>4.1529999999999996</v>
+      </c>
+      <c r="D257" s="8">
+        <v>3.9630000000000001</v>
+      </c>
+      <c r="E257" s="8">
+        <v>4.1369999999999996</v>
+      </c>
+      <c r="F257" s="8">
+        <v>5.5868024580327953</v>
+      </c>
+      <c r="G257" s="8">
+        <v>177.27</v>
+      </c>
+      <c r="H257" s="8">
+        <v>169.18</v>
+      </c>
+      <c r="I257" s="8">
+        <v>176.59</v>
+      </c>
+      <c r="J257" s="8">
+        <v>238.48383652604593</v>
+      </c>
+      <c r="L257" s="4"/>
+      <c r="M257" s="2"/>
+      <c r="N257" s="2"/>
+      <c r="O257" s="2"/>
+      <c r="P257" s="2"/>
+      <c r="Q257" s="2"/>
+    </row>
+    <row r="258" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="14">
+        <v>2020</v>
+      </c>
+      <c r="B258" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C258" s="8">
+        <v>3.8889999999999998</v>
+      </c>
+      <c r="D258" s="8">
+        <v>3.7090000000000001</v>
+      </c>
+      <c r="E258" s="8">
+        <v>3.8730000000000002</v>
+      </c>
+      <c r="F258" s="8">
+        <v>5.3390806484504489</v>
+      </c>
+      <c r="G258" s="8">
+        <v>166.18</v>
+      </c>
+      <c r="H258" s="8">
+        <v>158.47999999999999</v>
+      </c>
+      <c r="I258" s="8">
+        <v>165.49</v>
+      </c>
+      <c r="J258" s="8">
+        <v>228.12823794699079</v>
+      </c>
+      <c r="L258" s="4"/>
+      <c r="M258" s="2"/>
+      <c r="N258" s="2"/>
+      <c r="O258" s="2"/>
+      <c r="P258" s="2"/>
+      <c r="Q258" s="2"/>
+    </row>
+    <row r="259" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="14">
+        <v>2020</v>
+      </c>
+      <c r="B259" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C259" s="8">
+        <v>3.7450000000000001</v>
+      </c>
+      <c r="D259" s="8">
+        <v>3.573</v>
+      </c>
+      <c r="E259" s="8">
+        <v>3.7250000000000001</v>
+      </c>
+      <c r="F259" s="8">
+        <v>4.7861489708952654</v>
+      </c>
+      <c r="G259" s="8">
+        <v>158.77000000000001</v>
+      </c>
+      <c r="H259" s="8">
+        <v>151.5</v>
+      </c>
+      <c r="I259" s="8">
+        <v>157.93</v>
+      </c>
+      <c r="J259" s="8">
+        <v>202.91357177007569</v>
+      </c>
+      <c r="L259" s="4"/>
+      <c r="M259" s="2"/>
+      <c r="N259" s="2"/>
+      <c r="O259" s="2"/>
+      <c r="P259" s="2"/>
+      <c r="Q259" s="2"/>
+    </row>
+    <row r="260" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A260" s="14">
+        <v>2021</v>
+      </c>
+      <c r="B260" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C260" s="8">
+        <v>3.7697576076505799</v>
+      </c>
+      <c r="D260" s="8">
+        <v>3.6743737551336659</v>
+      </c>
+      <c r="E260" s="8">
+        <v>3.7612376598823687</v>
+      </c>
+      <c r="F260" s="8">
+        <v>5.0397545203227319</v>
+      </c>
+      <c r="G260" s="8">
+        <v>159.41550971232772</v>
+      </c>
+      <c r="H260" s="8">
+        <v>155.38191735709245</v>
+      </c>
+      <c r="I260" s="8">
+        <v>159.05521816110559</v>
+      </c>
+      <c r="J260" s="8">
+        <v>213.12113915540766</v>
+      </c>
+      <c r="L260" s="4"/>
+      <c r="M260" s="2"/>
+      <c r="N260" s="2"/>
+      <c r="O260" s="2"/>
+      <c r="P260" s="2"/>
+      <c r="Q260" s="2"/>
+    </row>
+    <row r="261" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A261" s="14">
+        <v>2021</v>
+      </c>
+      <c r="B261" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C261" s="8">
+        <v>3.9355879793450548</v>
+      </c>
+      <c r="D261" s="8">
+        <v>3.7473457122218496</v>
+      </c>
+      <c r="E261" s="8">
+        <v>3.9133869705876689</v>
+      </c>
+      <c r="F261" s="8">
+        <v>4.7866246123912743</v>
+      </c>
+      <c r="G261" s="8">
+        <v>168.16767435741417</v>
+      </c>
+      <c r="H261" s="8">
+        <v>160.12408228323963</v>
+      </c>
+      <c r="I261" s="8">
+        <v>167.21902525321107</v>
+      </c>
+      <c r="J261" s="8">
+        <v>204.53246968747914</v>
+      </c>
+      <c r="L261" s="4"/>
+      <c r="M261" s="2"/>
+      <c r="N261" s="2"/>
+      <c r="O261" s="2"/>
+      <c r="P261" s="2"/>
+      <c r="Q261" s="2"/>
+    </row>
+    <row r="262" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A262" s="14">
+        <v>2021</v>
+      </c>
+      <c r="B262" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C262" s="8">
+        <v>4.1273363424468741</v>
+      </c>
+      <c r="D262" s="8">
+        <v>3.9426093625323761</v>
+      </c>
+      <c r="E262" s="8">
+        <v>4.1109500336772875</v>
+      </c>
+      <c r="F262" s="8">
+        <v>4.8145053929493873</v>
+      </c>
+      <c r="G262" s="8">
+        <v>182.69241586206846</v>
+      </c>
+      <c r="H262" s="8">
+        <v>174.51566082313312</v>
+      </c>
+      <c r="I262" s="8">
+        <v>181.96709229069145</v>
+      </c>
+      <c r="J262" s="8">
+        <v>213.10926671351169</v>
+      </c>
+      <c r="L262" s="4"/>
+      <c r="M262" s="2"/>
+      <c r="N262" s="2"/>
+      <c r="O262" s="2"/>
+      <c r="P262" s="2"/>
+      <c r="Q262" s="2"/>
+    </row>
+    <row r="263" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A263" s="14">
+        <v>2021</v>
+      </c>
+      <c r="B263" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C263" s="8">
+        <v>4.2061984997965496</v>
+      </c>
+      <c r="D263" s="8">
+        <v>4.0649441359141516</v>
+      </c>
+      <c r="E263" s="8">
+        <v>4.1956765904875892</v>
+      </c>
+      <c r="F263" s="8">
+        <v>5.3427805593598592</v>
+      </c>
+      <c r="G263" s="8">
+        <v>185.45129185602988</v>
+      </c>
+      <c r="H263" s="8">
+        <v>179.22338695245497</v>
+      </c>
+      <c r="I263" s="8">
+        <v>184.98738087459782</v>
+      </c>
+      <c r="J263" s="8">
+        <v>235.5631948621762</v>
+      </c>
+      <c r="L263" s="4"/>
+      <c r="M263" s="2"/>
+      <c r="N263" s="2"/>
+      <c r="O263" s="2"/>
+      <c r="P263" s="2"/>
+      <c r="Q263" s="2"/>
+    </row>
+    <row r="264" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A264" s="14">
+        <v>2021</v>
+      </c>
+      <c r="B264" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C264" s="8">
+        <v>4.5214765069088623</v>
+      </c>
+      <c r="D264" s="8">
+        <v>4.2370918272349485</v>
+      </c>
+      <c r="E264" s="8">
+        <v>4.4982357607938104</v>
+      </c>
+      <c r="F264" s="8">
+        <v>5.7276292804863438</v>
+      </c>
+      <c r="G264" s="8">
+        <v>198.87714415638629</v>
+      </c>
+      <c r="H264" s="8">
+        <v>186.3684840209292</v>
+      </c>
+      <c r="I264" s="8">
+        <v>197.85489993851576</v>
+      </c>
+      <c r="J264" s="8">
+        <v>251.92977390219184</v>
+      </c>
+      <c r="L264" s="4"/>
+      <c r="M264" s="2"/>
+      <c r="N264" s="2"/>
+      <c r="O264" s="2"/>
+      <c r="P264" s="2"/>
+      <c r="Q264" s="2"/>
+    </row>
+    <row r="265" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A265" s="14">
+        <v>2021</v>
+      </c>
+      <c r="B265" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C265" s="8">
+        <v>4.6214106873694094</v>
+      </c>
+      <c r="D265" s="8">
+        <v>4.3466485714888536</v>
+      </c>
+      <c r="E265" s="8">
+        <v>4.587066210850316</v>
+      </c>
+      <c r="F265" s="8">
+        <v>5.950890124541516</v>
+      </c>
+      <c r="G265" s="8">
+        <v>201.51199161205574</v>
+      </c>
+      <c r="H265" s="8">
+        <v>189.53126431119998</v>
+      </c>
+      <c r="I265" s="8">
+        <v>200.01443505791715</v>
+      </c>
+      <c r="J265" s="8">
+        <v>259.48261299050824</v>
+      </c>
+      <c r="L265" s="4"/>
+      <c r="M265" s="2"/>
+      <c r="N265" s="2"/>
+      <c r="O265" s="2"/>
+      <c r="P265" s="2"/>
+      <c r="Q265" s="2"/>
+    </row>
+    <row r="266" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A266" s="14">
+        <v>2021</v>
+      </c>
+      <c r="B266" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C266" s="8">
+        <v>4.5815757297987272</v>
+      </c>
+      <c r="D266" s="8">
+        <v>4.3619374956587791</v>
+      </c>
+      <c r="E266" s="8">
+        <v>4.5586369674363576</v>
+      </c>
+      <c r="F266" s="8">
+        <v>6.3971272746113979</v>
+      </c>
+      <c r="G266" s="8">
+        <v>200.8242089642676</v>
+      </c>
+      <c r="H266" s="8">
+        <v>191.19680624721127</v>
+      </c>
+      <c r="I266" s="8">
+        <v>199.81873419363785</v>
+      </c>
+      <c r="J266" s="8">
+        <v>280.40527982804139</v>
+      </c>
+      <c r="L266" s="4"/>
+      <c r="M266" s="2"/>
+      <c r="N266" s="2"/>
+      <c r="O266" s="2"/>
+      <c r="P266" s="2"/>
+      <c r="Q266" s="2"/>
+    </row>
+    <row r="267" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A267" s="14">
+        <v>2021</v>
+      </c>
+      <c r="B267" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C267" s="8">
+        <v>4.8914511907034024</v>
+      </c>
+      <c r="D267" s="8">
+        <v>4.6349371150189089</v>
+      </c>
+      <c r="E267" s="8">
+        <v>4.8717376793214937</v>
+      </c>
+      <c r="F267" s="8">
+        <v>6.7091006039026331</v>
+      </c>
+      <c r="G267" s="8">
+        <v>211.41830336458247</v>
+      </c>
+      <c r="H267" s="8">
+        <v>200.33125198534728</v>
+      </c>
+      <c r="I267" s="8">
+        <v>210.56624597563362</v>
+      </c>
+      <c r="J267" s="8">
+        <v>289.98074630187961</v>
+      </c>
+      <c r="L267" s="4"/>
+      <c r="M267" s="2"/>
+      <c r="N267" s="2"/>
+      <c r="O267" s="2"/>
+      <c r="P267" s="2"/>
+      <c r="Q267" s="2"/>
+    </row>
+    <row r="268" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="14">
+        <v>2021</v>
+      </c>
+      <c r="B268" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C268" s="8">
+        <v>4.9012893195470824</v>
+      </c>
+      <c r="D268" s="8">
+        <v>4.6956265727591475</v>
+      </c>
+      <c r="E268" s="8">
+        <v>4.885948128924845</v>
+      </c>
+      <c r="F268" s="8">
+        <v>6.7677812544616067</v>
+      </c>
+      <c r="G268" s="8">
+        <v>209.26054749806266</v>
+      </c>
+      <c r="H268" s="8">
+        <v>200.47977652395181</v>
+      </c>
+      <c r="I268" s="8">
+        <v>208.60555536444625</v>
+      </c>
+      <c r="J268" s="8">
+        <v>288.95042065923832</v>
+      </c>
+      <c r="L268" s="4"/>
+      <c r="M268" s="2"/>
+      <c r="N268" s="2"/>
+      <c r="O268" s="2"/>
+      <c r="P268" s="2"/>
+      <c r="Q268" s="2"/>
+    </row>
+    <row r="269" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A269" s="14">
+        <v>2021</v>
+      </c>
+      <c r="B269" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C269" s="8">
+        <v>5.0876490371167611</v>
+      </c>
+      <c r="D269" s="8">
+        <v>4.8792914070732785</v>
+      </c>
+      <c r="E269" s="8">
+        <v>5.0722175588431888</v>
+      </c>
+      <c r="F269" s="8">
+        <v>6.7755386757433804</v>
+      </c>
+      <c r="G269" s="8">
+        <v>221.90290040288465</v>
+      </c>
+      <c r="H269" s="8">
+        <v>212.81517401090809</v>
+      </c>
+      <c r="I269" s="8">
+        <v>221.2298410465045</v>
+      </c>
+      <c r="J269" s="8">
+        <v>295.52189488122298</v>
+      </c>
+      <c r="L269" s="4"/>
+      <c r="M269" s="2"/>
+      <c r="N269" s="2"/>
+      <c r="O269" s="2"/>
+      <c r="P269" s="2"/>
+      <c r="Q269" s="2"/>
+    </row>
+    <row r="270" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="14">
+        <v>2021</v>
+      </c>
+      <c r="B270" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C270" s="8">
+        <v>4.8073749487234263</v>
+      </c>
+      <c r="D270" s="8">
+        <v>4.6024448036970966</v>
+      </c>
+      <c r="E270" s="8">
+        <v>4.7930547839822655</v>
+      </c>
+      <c r="F270" s="8">
+        <v>6.4330613095976616</v>
+      </c>
+      <c r="G270" s="8">
+        <v>211.46200186949736</v>
+      </c>
+      <c r="H270" s="8">
+        <v>202.44773958022418</v>
+      </c>
+      <c r="I270" s="8">
+        <v>210.83210078302793</v>
+      </c>
+      <c r="J270" s="8">
+        <v>282.97106782527237</v>
+      </c>
+      <c r="L270" s="4"/>
+      <c r="M270" s="2"/>
+      <c r="N270" s="2"/>
+      <c r="O270" s="2"/>
+      <c r="P270" s="2"/>
+      <c r="Q270" s="2"/>
+    </row>
+    <row r="271" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="14">
+        <v>2021</v>
+      </c>
+      <c r="B271" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C271" s="8">
+        <v>4.6723863828147225</v>
+      </c>
+      <c r="D271" s="8">
+        <v>4.5073130457237651</v>
+      </c>
+      <c r="E271" s="8">
+        <v>4.6640474837512462</v>
+      </c>
+      <c r="F271" s="8">
+        <v>5.9176659042453457</v>
+      </c>
+      <c r="G271" s="8">
+        <v>207.10352641826259</v>
+      </c>
+      <c r="H271" s="8">
+        <v>199.78665075170591</v>
+      </c>
+      <c r="I271" s="8">
+        <v>206.73390471727399</v>
+      </c>
+      <c r="J271" s="8">
+        <v>262.30054120567496</v>
+      </c>
+      <c r="L271" s="4"/>
+      <c r="M271" s="2"/>
+      <c r="N271" s="2"/>
+      <c r="O271" s="2"/>
+      <c r="P271" s="2"/>
+      <c r="Q271" s="2"/>
+    </row>
+    <row r="272" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A272" s="14">
+        <v>2022</v>
+      </c>
+      <c r="B272" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C272" s="8">
+        <v>4.6990127578468757</v>
+      </c>
+      <c r="D272" s="8">
+        <v>4.464945153618415</v>
+      </c>
+      <c r="E272" s="8">
+        <v>4.6783296495642261</v>
+      </c>
+      <c r="F272" s="8">
+        <v>6.0720066542180335</v>
+      </c>
+      <c r="G272" s="8">
+        <v>209.17655291555366</v>
+      </c>
+      <c r="H272" s="8">
+        <v>198.75703351332373</v>
+      </c>
+      <c r="I272" s="8">
+        <v>208.25584435035154</v>
+      </c>
+      <c r="J272" s="8">
+        <v>270.29537621251575</v>
+      </c>
+      <c r="L272" s="4"/>
+      <c r="M272" s="2"/>
+      <c r="N272" s="2"/>
+      <c r="O272" s="2"/>
+      <c r="P272" s="2"/>
+      <c r="Q272" s="2"/>
+    </row>
+    <row r="273" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A273" s="14">
+        <v>2022</v>
+      </c>
+      <c r="B273" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C273" s="8">
+        <v>5.1823053104855319</v>
+      </c>
+      <c r="D273" s="8">
+        <v>4.9300717414981667</v>
+      </c>
+      <c r="E273" s="8">
+        <v>5.1551170345127293</v>
+      </c>
+      <c r="F273" s="8">
+        <v>6.3197927705331978</v>
+      </c>
+      <c r="G273" s="8">
+        <v>223.7667610014548</v>
+      </c>
+      <c r="H273" s="8">
+        <v>212.87556772614937</v>
+      </c>
+      <c r="I273" s="8">
+        <v>222.59279843322514</v>
+      </c>
+      <c r="J273" s="8">
+        <v>272.88233203885295</v>
+      </c>
+      <c r="L273" s="4"/>
+      <c r="M273" s="2"/>
+      <c r="N273" s="2"/>
+      <c r="O273" s="2"/>
+      <c r="P273" s="2"/>
+      <c r="Q273" s="2"/>
+    </row>
+    <row r="274" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A274" s="14">
+        <v>2022</v>
+      </c>
+      <c r="B274" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C274" s="8">
+        <v>5.5385573564944259</v>
+      </c>
+      <c r="D274" s="8">
+        <v>5.2483901523812433</v>
+      </c>
+      <c r="E274" s="8">
+        <v>5.5108401498468167</v>
+      </c>
+      <c r="F274" s="8">
+        <v>6.4870567344333185</v>
+      </c>
+      <c r="G274" s="8">
+        <v>233.96527841039406</v>
+      </c>
+      <c r="H274" s="8">
+        <v>221.70774520704089</v>
+      </c>
+      <c r="I274" s="8">
+        <v>232.7944204499791</v>
+      </c>
+      <c r="J274" s="8">
+        <v>274.03273763266668</v>
+      </c>
+      <c r="L274" s="4"/>
+      <c r="M274" s="2"/>
+      <c r="N274" s="2"/>
+      <c r="O274" s="2"/>
+      <c r="P274" s="2"/>
+      <c r="Q274" s="2"/>
+    </row>
+    <row r="275" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A275" s="14">
+        <v>2022</v>
+      </c>
+      <c r="B275" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C275" s="8">
+        <v>5.787036988582245</v>
+      </c>
+      <c r="D275" s="8">
+        <v>5.6277135043636282</v>
+      </c>
+      <c r="E275" s="8">
+        <v>5.7690531236832294</v>
+      </c>
+      <c r="F275" s="8">
+        <v>6.6659533926274177</v>
+      </c>
+      <c r="G275" s="8">
+        <v>238.13078504317082</v>
+      </c>
+      <c r="H275" s="8">
+        <v>231.57478299105895</v>
+      </c>
+      <c r="I275" s="8">
+        <v>237.39076698644121</v>
+      </c>
+      <c r="J275" s="8">
+        <v>274.29731615322561</v>
+      </c>
+      <c r="L275" s="4"/>
+      <c r="M275" s="2"/>
+      <c r="N275" s="2"/>
+      <c r="O275" s="2"/>
+      <c r="P275" s="2"/>
+      <c r="Q275" s="2"/>
+    </row>
+    <row r="276" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A276" s="14">
+        <v>2022</v>
+      </c>
+      <c r="B276" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C276" s="8">
+        <v>6.1252484947741399</v>
+      </c>
+      <c r="D276" s="8">
+        <v>5.8676519326925458</v>
+      </c>
+      <c r="E276" s="8">
+        <v>6.0940438030542126</v>
+      </c>
+      <c r="F276" s="8">
+        <v>6.7988909150519099</v>
+      </c>
+      <c r="G276" s="8">
+        <v>249.6528781500044</v>
+      </c>
+      <c r="H276" s="8">
+        <v>239.1537574726828</v>
+      </c>
+      <c r="I276" s="8">
+        <v>248.38103732488361</v>
+      </c>
+      <c r="J276" s="8">
+        <v>277.10919591568575</v>
+      </c>
+      <c r="L276" s="4"/>
+      <c r="M276" s="2"/>
+      <c r="N276" s="2"/>
+      <c r="O276" s="2"/>
+      <c r="P276" s="2"/>
+      <c r="Q276" s="2"/>
+    </row>
+    <row r="277" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A277" s="14">
+        <v>2022</v>
+      </c>
+      <c r="B277" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C277" s="8">
+        <v>6.1672459225147263</v>
+      </c>
+      <c r="D277" s="8">
+        <v>5.9610928391824736</v>
+      </c>
+      <c r="E277" s="8">
+        <v>6.1460536471166254</v>
+      </c>
+      <c r="F277" s="8">
+        <v>6.8834666819041637</v>
+      </c>
+      <c r="G277" s="8">
+        <v>245.30220656802322</v>
+      </c>
+      <c r="H277" s="8">
+        <v>237.10246767848287</v>
+      </c>
+      <c r="I277" s="8">
+        <v>244.45928381406378</v>
+      </c>
+      <c r="J277" s="8">
+        <v>273.7898872727381</v>
+      </c>
+      <c r="L277" s="4"/>
+      <c r="M277" s="2"/>
+      <c r="N277" s="2"/>
+      <c r="O277" s="2"/>
+      <c r="P277" s="2"/>
+      <c r="Q277" s="2"/>
+    </row>
+    <row r="278" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A278" s="14">
+        <v>2022</v>
+      </c>
+      <c r="B278" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C278" s="8">
+        <v>6.1074623885897346</v>
+      </c>
+      <c r="D278" s="8">
+        <v>5.9017253237600276</v>
+      </c>
+      <c r="E278" s="8">
+        <v>6.0890974363009152</v>
+      </c>
+      <c r="F278" s="8">
+        <v>6.953362406590494</v>
+      </c>
+      <c r="G278" s="8">
+        <v>250.9556295471522</v>
+      </c>
+      <c r="H278" s="8">
+        <v>242.50189355329957</v>
+      </c>
+      <c r="I278" s="8">
+        <v>250.20101365760462</v>
+      </c>
+      <c r="J278" s="8">
+        <v>285.71366128680341</v>
+      </c>
+      <c r="L278" s="4"/>
+      <c r="M278" s="2"/>
+      <c r="N278" s="2"/>
+      <c r="O278" s="2"/>
+      <c r="P278" s="2"/>
+      <c r="Q278" s="2"/>
+    </row>
+    <row r="279" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A279" s="14">
+        <v>2022</v>
+      </c>
+      <c r="B279" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C279" s="8">
+        <v>6.0469695559149166</v>
+      </c>
+      <c r="D279" s="8">
+        <v>5.8311854185710006</v>
+      </c>
+      <c r="E279" s="8">
+        <v>6.0290313591459554</v>
+      </c>
+      <c r="F279" s="8">
+        <v>7.0105643317568118</v>
+      </c>
+      <c r="G279" s="8">
+        <v>244.65434126276162</v>
+      </c>
+      <c r="H279" s="8">
+        <v>235.92393084996414</v>
+      </c>
+      <c r="I279" s="8">
+        <v>243.92857975968624</v>
+      </c>
+      <c r="J279" s="8">
+        <v>283.64042229854886</v>
+      </c>
+      <c r="L279" s="4"/>
+      <c r="M279" s="2"/>
+      <c r="N279" s="2"/>
+      <c r="O279" s="2"/>
+      <c r="P279" s="2"/>
+      <c r="Q279" s="2"/>
+    </row>
+    <row r="280" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="14">
+        <v>2022</v>
+      </c>
+      <c r="B280" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C280" s="8">
+        <v>5.5460679791490541</v>
+      </c>
+      <c r="D280" s="8">
+        <v>5.3312400993977036</v>
+      </c>
+      <c r="E280" s="8">
+        <v>5.5329703024971941</v>
+      </c>
+      <c r="F280" s="8">
+        <v>6.8380590244025257</v>
+      </c>
+      <c r="G280" s="8">
+        <v>227.07820733827887</v>
+      </c>
+      <c r="H280" s="8">
+        <v>218.2822946297396</v>
+      </c>
+      <c r="I280" s="8">
+        <v>226.54193606544513</v>
+      </c>
+      <c r="J280" s="8">
+        <v>279.97748869513703</v>
+      </c>
+      <c r="L280" s="4"/>
+      <c r="M280" s="2"/>
+      <c r="N280" s="2"/>
+      <c r="O280" s="2"/>
+      <c r="P280" s="2"/>
+      <c r="Q280" s="2"/>
+    </row>
+    <row r="281" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A281" s="14">
+        <v>2022</v>
+      </c>
+      <c r="B281" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C281" s="8">
+        <v>4.6736270210173272</v>
+      </c>
+      <c r="D281" s="8">
+        <v>4.4680941875190214</v>
+      </c>
+      <c r="E281" s="8">
+        <v>4.6583678590290107</v>
+      </c>
+      <c r="F281" s="8">
+        <v>5.759019001311124</v>
+      </c>
+      <c r="G281" s="8">
+        <v>191.90847273701348</v>
+      </c>
+      <c r="H281" s="8">
+        <v>183.46888352790606</v>
+      </c>
+      <c r="I281" s="8">
+        <v>191.28190102744924</v>
+      </c>
+      <c r="J281" s="8">
+        <v>236.47683823183735</v>
+      </c>
+      <c r="L281" s="4"/>
+      <c r="M281" s="2"/>
+      <c r="N281" s="2"/>
+      <c r="O281" s="2"/>
+      <c r="P281" s="2"/>
+      <c r="Q281" s="2"/>
+    </row>
+    <row r="282" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="14">
+        <v>2022</v>
+      </c>
+      <c r="B282" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C282" s="8">
+        <v>4.4197950093596878</v>
+      </c>
+      <c r="D282" s="8">
+        <v>3.9760279257170468</v>
+      </c>
+      <c r="E282" s="8">
+        <v>4.3584718508703038</v>
+      </c>
+      <c r="F282" s="8">
+        <v>5.4698466247614999</v>
+      </c>
+      <c r="G282" s="8">
+        <v>175.67359223701951</v>
+      </c>
+      <c r="H282" s="8">
+        <v>158.03518196347545</v>
+      </c>
+      <c r="I282" s="8">
+        <v>173.23618065654196</v>
+      </c>
+      <c r="J282" s="8">
+        <v>217.40999379439535</v>
+      </c>
+      <c r="L282" s="4"/>
+      <c r="M282" s="2"/>
+      <c r="N282" s="2"/>
+      <c r="O282" s="2"/>
+      <c r="P282" s="2"/>
+      <c r="Q282" s="2"/>
+    </row>
+    <row r="283" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="14">
+        <v>2022</v>
+      </c>
+      <c r="B283" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C283" s="8">
+        <v>4.6561240659571936</v>
+      </c>
+      <c r="D283" s="8">
+        <v>4.2394864869278379</v>
+      </c>
+      <c r="E283" s="8">
+        <v>4.5937893710604909</v>
+      </c>
+      <c r="F283" s="8">
+        <v>5.0051597314168434</v>
+      </c>
+      <c r="G283" s="8">
+        <v>182.0078897382667</v>
+      </c>
+      <c r="H283" s="8">
+        <v>165.72152677400919</v>
+      </c>
+      <c r="I283" s="8">
+        <v>179.57122651475461</v>
+      </c>
+      <c r="J283" s="8">
+        <v>195.65169390108443</v>
+      </c>
+      <c r="L283" s="4"/>
+      <c r="M283" s="2"/>
+      <c r="N283" s="2"/>
+      <c r="O283" s="2"/>
+      <c r="P283" s="2"/>
+      <c r="Q283" s="2"/>
+    </row>
+    <row r="284" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A284" s="14">
+        <v>2023</v>
+      </c>
+      <c r="B284" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C284" s="8">
+        <v>4.4660000000000002</v>
+      </c>
+      <c r="D284" s="8">
+        <v>4.09</v>
+      </c>
+      <c r="E284" s="8">
+        <v>4.4279999999999999</v>
+      </c>
+      <c r="F284" s="8">
+        <v>5.048</v>
+      </c>
+      <c r="G284" s="8">
+        <v>175.91</v>
+      </c>
+      <c r="H284" s="8">
+        <v>161.08000000000001</v>
+      </c>
+      <c r="I284" s="8">
+        <v>174.4</v>
+      </c>
+      <c r="J284" s="8">
+        <v>198.83</v>
+      </c>
+      <c r="L284" s="4"/>
+      <c r="M284" s="2"/>
+      <c r="N284" s="2"/>
+      <c r="O284" s="2"/>
+      <c r="P284" s="2"/>
+      <c r="Q284" s="2"/>
+    </row>
+    <row r="285" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A285" s="14">
+        <v>2023</v>
+      </c>
+      <c r="B285" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C285" s="8">
+        <v>4.7187141475288943</v>
+      </c>
+      <c r="D285" s="8">
+        <v>4.4260824832961507</v>
+      </c>
+      <c r="E285" s="8">
+        <v>4.7001440579475577</v>
+      </c>
+      <c r="F285" s="8">
+        <v>5.2059316585453184</v>
+      </c>
+      <c r="G285" s="8">
+        <v>184.16197574975769</v>
+      </c>
+      <c r="H285" s="8">
+        <v>172.74114715808216</v>
+      </c>
+      <c r="I285" s="8">
+        <v>183.43722229357726</v>
+      </c>
+      <c r="J285" s="8">
+        <v>203.17710076970667</v>
+      </c>
+      <c r="L285" s="4"/>
+      <c r="M285" s="2"/>
+      <c r="N285" s="2"/>
+      <c r="O285" s="2"/>
+      <c r="P285" s="2"/>
+      <c r="Q285" s="2"/>
+    </row>
+    <row r="286" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A286" s="14">
+        <v>2023</v>
+      </c>
+      <c r="B286" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C286" s="8">
+        <v>5.1539484927209749</v>
+      </c>
+      <c r="D286" s="8">
+        <v>4.8928348264582997</v>
+      </c>
+      <c r="E286" s="8">
+        <v>5.1389369226233308</v>
+      </c>
+      <c r="F286" s="8">
+        <v>5.5264964792082267</v>
+      </c>
+      <c r="G286" s="8">
+        <v>201.58123344730276</v>
+      </c>
+      <c r="H286" s="8">
+        <v>191.36855573243702</v>
+      </c>
+      <c r="I286" s="8">
+        <v>200.99410091764372</v>
+      </c>
+      <c r="J286" s="8">
+        <v>216.15233029479216</v>
+      </c>
+      <c r="L286" s="4"/>
+      <c r="M286" s="2"/>
+      <c r="N286" s="2"/>
+      <c r="O286" s="2"/>
+      <c r="P286" s="2"/>
+      <c r="Q286" s="2"/>
+    </row>
+    <row r="287" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A287" s="14">
+        <v>2023</v>
+      </c>
+      <c r="B287" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C287" s="8">
+        <v>5.4042763052220923</v>
+      </c>
+      <c r="D287" s="8">
+        <v>5.0678619207369149</v>
+      </c>
+      <c r="E287" s="8">
+        <v>5.3746261112329865</v>
+      </c>
+      <c r="F287" s="8">
+        <v>5.6932725219981837</v>
+      </c>
+      <c r="G287" s="8">
+        <v>209.58864366912317</v>
+      </c>
+      <c r="H287" s="8">
+        <v>196.54182101001902</v>
+      </c>
+      <c r="I287" s="8">
+        <v>208.43874984583766</v>
+      </c>
+      <c r="J287" s="8">
+        <v>220.79649494813353</v>
+      </c>
+      <c r="L287" s="4"/>
+      <c r="M287" s="2"/>
+      <c r="N287" s="2"/>
+      <c r="O287" s="2"/>
+      <c r="P287" s="2"/>
+      <c r="Q287" s="2"/>
+    </row>
+    <row r="288" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A288" s="14">
+        <v>2023</v>
+      </c>
+      <c r="B288" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C288" s="8">
+        <v>5.5157304825485793</v>
+      </c>
+      <c r="D288" s="8">
+        <v>5.273973336752654</v>
+      </c>
+      <c r="E288" s="8">
+        <v>5.500011429395677</v>
+      </c>
+      <c r="F288" s="8">
+        <v>5.8011866791449807</v>
+      </c>
+      <c r="G288" s="8">
+        <v>214.34680228232034</v>
+      </c>
+      <c r="H288" s="8">
+        <v>204.95187783954486</v>
+      </c>
+      <c r="I288" s="8">
+        <v>213.73594415774539</v>
+      </c>
+      <c r="J288" s="8">
+        <v>225.43991553825308</v>
+      </c>
+      <c r="L288" s="4"/>
+      <c r="M288" s="2"/>
+      <c r="N288" s="2"/>
+      <c r="O288" s="2"/>
+      <c r="P288" s="2"/>
+      <c r="Q288" s="2"/>
+    </row>
+    <row r="289" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A289" s="14">
+        <v>2023</v>
+      </c>
+      <c r="B289" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C289" s="8">
+        <v>5.1980702126843017</v>
+      </c>
+      <c r="D289" s="8">
+        <v>4.8331066955328064</v>
+      </c>
+      <c r="E289" s="8">
+        <v>5.1835512411013012</v>
+      </c>
+      <c r="F289" s="8">
+        <v>5.8845369086058188</v>
+      </c>
+      <c r="G289" s="8">
+        <v>198.56628212454035</v>
+      </c>
+      <c r="H289" s="8">
+        <v>184.62467576935322</v>
+      </c>
+      <c r="I289" s="8">
+        <v>198.01165741006972</v>
+      </c>
+      <c r="J289" s="8">
+        <v>224.7893099087423</v>
+      </c>
+      <c r="L289" s="4"/>
+      <c r="M289" s="2"/>
+      <c r="N289" s="2"/>
+      <c r="O289" s="2"/>
+      <c r="P289" s="2"/>
+      <c r="Q289" s="2"/>
+    </row>
+    <row r="290" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A290" s="14">
+        <v>2023</v>
+      </c>
+      <c r="B290" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C290" s="8">
+        <v>5.0913074909729383</v>
+      </c>
+      <c r="D290" s="8">
+        <v>4.7839689737953162</v>
+      </c>
+      <c r="E290" s="8">
+        <v>5.0738802033060884</v>
+      </c>
+      <c r="F290" s="8">
+        <v>5.8663399407509003</v>
+      </c>
+      <c r="G290" s="8">
+        <v>192.89945821798267</v>
+      </c>
+      <c r="H290" s="8">
+        <v>181.25501647915692</v>
+      </c>
+      <c r="I290" s="8">
+        <v>192.23917314286106</v>
+      </c>
+      <c r="J290" s="8">
+        <v>222.26388767517008</v>
+      </c>
+      <c r="L290" s="4"/>
+      <c r="M290" s="2"/>
+      <c r="N290" s="2"/>
+      <c r="O290" s="2"/>
+      <c r="P290" s="2"/>
+      <c r="Q290" s="2"/>
+    </row>
+    <row r="291" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A291" s="14">
+        <v>2023</v>
+      </c>
+      <c r="B291" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C291" s="8">
+        <v>5.0443645637452104</v>
+      </c>
+      <c r="D291" s="8">
+        <v>4.6622927865376953</v>
+      </c>
+      <c r="E291" s="8">
+        <v>5.0168726692762968</v>
+      </c>
+      <c r="F291" s="8">
+        <v>5.8879195419122583</v>
+      </c>
+      <c r="G291" s="8">
+        <v>190.93424310231995</v>
+      </c>
+      <c r="H291" s="8">
+        <v>176.47244426323832</v>
+      </c>
+      <c r="I291" s="8">
+        <v>189.89364740477711</v>
+      </c>
+      <c r="J291" s="8">
+        <v>222.8636425809209</v>
+      </c>
+      <c r="L291" s="4"/>
+      <c r="M291" s="2"/>
+      <c r="N291" s="2"/>
+      <c r="O291" s="2"/>
+      <c r="P291" s="2"/>
+      <c r="Q291" s="2"/>
+    </row>
+    <row r="292" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="14">
+        <v>2023</v>
+      </c>
+      <c r="B292" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C292" s="8">
+        <v>4.6341928347759458</v>
+      </c>
+      <c r="D292" s="8">
+        <v>4.3781476752581439</v>
+      </c>
+      <c r="E292" s="8">
+        <v>4.6112733540939699</v>
+      </c>
+      <c r="F292" s="8">
+        <v>5.0521897762338028</v>
+      </c>
+      <c r="G292" s="8">
+        <v>176.77591987536323</v>
+      </c>
+      <c r="H292" s="8">
+        <v>167.00882122039715</v>
+      </c>
+      <c r="I292" s="8">
+        <v>175.90163336526857</v>
+      </c>
+      <c r="J292" s="8">
+        <v>192.72083120421465</v>
+      </c>
+      <c r="L292" s="4"/>
+      <c r="M292" s="2"/>
+      <c r="N292" s="2"/>
+      <c r="O292" s="2"/>
+      <c r="P292" s="2"/>
+      <c r="Q292" s="2"/>
+    </row>
+    <row r="293" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A293" s="14">
+        <v>2023</v>
+      </c>
+      <c r="B293" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C293" s="8">
+        <v>4.1913083692861441</v>
+      </c>
+      <c r="D293" s="8">
+        <v>3.8314463882369001</v>
+      </c>
+      <c r="E293" s="8">
+        <v>4.1704263664525376</v>
+      </c>
+      <c r="F293" s="8">
+        <v>4.8918043104679825</v>
+      </c>
+      <c r="G293" s="8">
+        <v>166.58355113727779</v>
+      </c>
+      <c r="H293" s="8">
+        <v>152.28083670047559</v>
+      </c>
+      <c r="I293" s="8">
+        <v>165.75359593465609</v>
+      </c>
+      <c r="J293" s="8">
+        <v>194.42476231954996</v>
+      </c>
+      <c r="L293" s="4"/>
+      <c r="M293" s="2"/>
+      <c r="N293" s="2"/>
+      <c r="O293" s="2"/>
+      <c r="P293" s="2"/>
+      <c r="Q293" s="2"/>
+    </row>
+    <row r="294" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="14">
+        <v>2023</v>
+      </c>
+      <c r="B294" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C294" s="8">
+        <v>4.0362654466097201</v>
+      </c>
+      <c r="D294" s="8">
+        <v>3.7467318450907663</v>
+      </c>
+      <c r="E294" s="8">
+        <v>4.0153142676526503</v>
+      </c>
+      <c r="F294" s="8">
+        <v>4.7659578303733534</v>
+      </c>
+      <c r="G294" s="8">
+        <v>159.65044347520089</v>
+      </c>
+      <c r="H294" s="8">
+        <v>148.19823140072018</v>
+      </c>
+      <c r="I294" s="8">
+        <v>158.82174054273295</v>
+      </c>
+      <c r="J294" s="8">
+        <v>188.51269602258765</v>
+      </c>
+      <c r="L294" s="4"/>
+      <c r="M294" s="2"/>
+      <c r="N294" s="2"/>
+      <c r="O294" s="2"/>
+      <c r="P294" s="2"/>
+      <c r="Q294" s="2"/>
+    </row>
+    <row r="295" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="14">
+        <v>2023</v>
+      </c>
+      <c r="B295" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C295" s="8">
+        <v>4.1293053955978181</v>
+      </c>
+      <c r="D295" s="8">
+        <v>3.7724676940606687</v>
+      </c>
+      <c r="E295" s="8">
+        <v>4.1104595249414535</v>
+      </c>
+      <c r="F295" s="8">
+        <v>4.7367985450433361</v>
+      </c>
+      <c r="G295" s="8">
+        <v>162.29408996318102</v>
+      </c>
+      <c r="H295" s="8">
+        <v>148.26929777966646</v>
+      </c>
+      <c r="I295" s="8">
+        <v>161.55339070877395</v>
+      </c>
+      <c r="J295" s="8">
+        <v>186.17039321583823</v>
+      </c>
+      <c r="L295" s="4"/>
+      <c r="M295" s="2"/>
+      <c r="N295" s="2"/>
+      <c r="O295" s="2"/>
+      <c r="P295" s="2"/>
+      <c r="Q295" s="2"/>
+    </row>
+    <row r="296" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A296" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B296" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C296" s="8">
+        <v>4.7080000000000002</v>
+      </c>
+      <c r="D296" s="8">
+        <v>4.2460000000000004</v>
+      </c>
+      <c r="E296" s="8">
+        <v>4.6710000000000003</v>
+      </c>
+      <c r="F296" s="8">
+        <v>4.9989999999999997</v>
+      </c>
+      <c r="G296" s="8">
+        <v>184.29</v>
+      </c>
+      <c r="H296" s="8">
+        <v>166.19</v>
+      </c>
+      <c r="I296" s="8">
+        <v>182.82</v>
+      </c>
+      <c r="J296" s="8">
+        <v>195.64</v>
+      </c>
+      <c r="L296" s="4"/>
+      <c r="M296" s="2"/>
+      <c r="N296" s="2"/>
+      <c r="O296" s="2"/>
+      <c r="P296" s="2"/>
+      <c r="Q296" s="2"/>
+    </row>
+    <row r="297" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A297" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B297" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C297" s="8">
+        <v>4.7530000000000001</v>
+      </c>
+      <c r="D297" s="8">
+        <v>4.26</v>
+      </c>
+      <c r="E297" s="8">
+        <v>4.7290000000000001</v>
+      </c>
+      <c r="F297" s="8">
+        <v>5.0960000000000001</v>
+      </c>
+      <c r="G297" s="8">
+        <v>185.88</v>
+      </c>
+      <c r="H297" s="8">
+        <v>166.6</v>
+      </c>
+      <c r="I297" s="8">
+        <v>184.95</v>
+      </c>
+      <c r="J297" s="8">
+        <v>199.31</v>
+      </c>
+      <c r="L297" s="4"/>
+      <c r="M297" s="2"/>
+      <c r="N297" s="2"/>
+      <c r="O297" s="2"/>
+      <c r="P297" s="2"/>
+      <c r="Q297" s="2"/>
+    </row>
+    <row r="298" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A298" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B298" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C298" s="8">
+        <v>5</v>
+      </c>
+      <c r="D298" s="8">
         <v>4.5549999999999997</v>
       </c>
-      <c r="D144" s="1">
-[...28 lines deleted...]
-      <c r="C145" s="1">
+      <c r="E298" s="8">
+        <v>4.9749999999999996</v>
+      </c>
+      <c r="F298" s="8">
+        <v>5.048</v>
+      </c>
+      <c r="G298" s="8">
+        <v>192.12</v>
+      </c>
+      <c r="H298" s="8">
+        <v>175.01</v>
+      </c>
+      <c r="I298" s="8">
+        <v>191.15</v>
+      </c>
+      <c r="J298" s="8">
+        <v>193.96</v>
+      </c>
+      <c r="L298" s="4"/>
+      <c r="M298" s="2"/>
+      <c r="N298" s="2"/>
+      <c r="O298" s="2"/>
+      <c r="P298" s="2"/>
+      <c r="Q298" s="2"/>
+    </row>
+    <row r="299" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A299" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B299" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C299" s="8">
+        <v>5.2130000000000001</v>
+      </c>
+      <c r="D299" s="8">
+        <v>4.875</v>
+      </c>
+      <c r="E299" s="8">
+        <v>5.1870000000000003</v>
+      </c>
+      <c r="F299" s="8">
+        <v>5.4729999999999999</v>
+      </c>
+      <c r="G299" s="8">
+        <v>200.6</v>
+      </c>
+      <c r="H299" s="8">
+        <v>187.58</v>
+      </c>
+      <c r="I299" s="8">
+        <v>199.58</v>
+      </c>
+      <c r="J299" s="8">
+        <v>210.58</v>
+      </c>
+      <c r="L299" s="4"/>
+      <c r="M299" s="2"/>
+      <c r="N299" s="2"/>
+      <c r="O299" s="2"/>
+      <c r="P299" s="2"/>
+      <c r="Q299" s="2"/>
+    </row>
+    <row r="300" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A300" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B300" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C300" s="8">
+        <v>5.2750000000000004</v>
+      </c>
+      <c r="D300" s="8">
+        <v>4.931</v>
+      </c>
+      <c r="E300" s="8">
+        <v>5.2489999999999997</v>
+      </c>
+      <c r="F300" s="8">
+        <v>5.5030000000000001</v>
+      </c>
+      <c r="G300" s="8">
+        <v>203.18</v>
+      </c>
+      <c r="H300" s="8">
+        <v>189.92</v>
+      </c>
+      <c r="I300" s="8">
+        <v>202.16</v>
+      </c>
+      <c r="J300" s="8">
+        <v>211.97</v>
+      </c>
+      <c r="L300" s="4"/>
+      <c r="M300" s="2"/>
+      <c r="N300" s="2"/>
+      <c r="O300" s="2"/>
+      <c r="P300" s="2"/>
+      <c r="Q300" s="2"/>
+    </row>
+    <row r="301" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A301" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B301" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C301" s="8">
+        <v>5.16</v>
+      </c>
+      <c r="D301" s="8">
+        <v>4.8769999999999998</v>
+      </c>
+      <c r="E301" s="8">
+        <v>5.1390000000000002</v>
+      </c>
+      <c r="F301" s="8">
+        <v>5.6970000000000001</v>
+      </c>
+      <c r="G301" s="8">
+        <v>202.61</v>
+      </c>
+      <c r="H301" s="8">
+        <v>191.52</v>
+      </c>
+      <c r="I301" s="8">
+        <v>201.82</v>
+      </c>
+      <c r="J301" s="8">
+        <v>223.72</v>
+      </c>
+      <c r="L301" s="4"/>
+      <c r="M301" s="2"/>
+      <c r="N301" s="2"/>
+      <c r="O301" s="2"/>
+      <c r="P301" s="2"/>
+      <c r="Q301" s="2"/>
+    </row>
+    <row r="302" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A302" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B302" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C302" s="8">
+        <v>5.2610000000000001</v>
+      </c>
+      <c r="D302" s="8">
+        <v>4.8470000000000004</v>
+      </c>
+      <c r="E302" s="8">
+        <v>5.234</v>
+      </c>
+      <c r="F302" s="8">
+        <v>5.8109999999999999</v>
+      </c>
+      <c r="G302" s="8">
+        <v>211.3</v>
+      </c>
+      <c r="H302" s="8">
+        <v>194.67</v>
+      </c>
+      <c r="I302" s="8">
+        <v>210.2</v>
+      </c>
+      <c r="J302" s="8">
+        <v>233.38</v>
+      </c>
+      <c r="L302" s="4"/>
+      <c r="M302" s="2"/>
+      <c r="N302" s="2"/>
+      <c r="O302" s="2"/>
+      <c r="P302" s="2"/>
+      <c r="Q302" s="2"/>
+    </row>
+    <row r="303" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A303" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B303" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C303" s="8">
+        <v>5.09</v>
+      </c>
+      <c r="D303" s="8">
+        <v>4.6909999999999998</v>
+      </c>
+      <c r="E303" s="8">
+        <v>5.0629999999999997</v>
+      </c>
+      <c r="F303" s="8">
+        <v>5.9349999999999996</v>
+      </c>
+      <c r="G303" s="8">
+        <v>205.31</v>
+      </c>
+      <c r="H303" s="8">
+        <v>189.21</v>
+      </c>
+      <c r="I303" s="8">
+        <v>204.21</v>
+      </c>
+      <c r="J303" s="8">
+        <v>239.37</v>
+      </c>
+      <c r="L303" s="4"/>
+      <c r="M303" s="2"/>
+      <c r="N303" s="2"/>
+      <c r="O303" s="2"/>
+      <c r="P303" s="2"/>
+      <c r="Q303" s="2"/>
+    </row>
+    <row r="304" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B304" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C304" s="8">
+        <v>5.0339999999999998</v>
+      </c>
+      <c r="D304" s="8">
+        <v>4.5830000000000002</v>
+      </c>
+      <c r="E304" s="8">
+        <v>4.9980000000000002</v>
+      </c>
+      <c r="F304" s="8">
+        <v>5.9569999999999999</v>
+      </c>
+      <c r="G304" s="8">
+        <v>206.88</v>
+      </c>
+      <c r="H304" s="8">
+        <v>188.38</v>
+      </c>
+      <c r="I304" s="8">
+        <v>205.43</v>
+      </c>
+      <c r="J304" s="8">
+        <v>244.84</v>
+      </c>
+      <c r="L304" s="4"/>
+      <c r="M304" s="2"/>
+      <c r="N304" s="2"/>
+      <c r="O304" s="2"/>
+      <c r="P304" s="2"/>
+      <c r="Q304" s="2"/>
+    </row>
+    <row r="305" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A305" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B305" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C305" s="8">
+        <v>4.9729999999999999</v>
+      </c>
+      <c r="D305" s="8">
         <v>4.5540000000000003</v>
       </c>
-      <c r="D145" s="1">
-[...121 lines deleted...]
-      <c r="B149" s="1" t="s">
+      <c r="E305" s="8">
+        <v>4.9480000000000004</v>
+      </c>
+      <c r="F305" s="8">
+        <v>6.0190000000000001</v>
+      </c>
+      <c r="G305" s="8">
+        <v>206.59</v>
+      </c>
+      <c r="H305" s="8">
+        <v>189.2</v>
+      </c>
+      <c r="I305" s="8">
+        <v>205.56</v>
+      </c>
+      <c r="J305" s="8">
+        <v>250.07</v>
+      </c>
+      <c r="L305" s="4"/>
+      <c r="M305" s="2"/>
+      <c r="N305" s="2"/>
+      <c r="O305" s="2"/>
+      <c r="P305" s="2"/>
+      <c r="Q305" s="2"/>
+    </row>
+    <row r="306" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B306" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C306" s="8">
+        <v>4.9820000000000002</v>
+      </c>
+      <c r="D306" s="8">
+        <v>4.5759999999999996</v>
+      </c>
+      <c r="E306" s="8">
+        <v>4.9489999999999998</v>
+      </c>
+      <c r="F306" s="8">
+        <v>5.931</v>
+      </c>
+      <c r="G306" s="8">
+        <v>211.61</v>
+      </c>
+      <c r="H306" s="8">
+        <v>194.36</v>
+      </c>
+      <c r="I306" s="8">
+        <v>210.2</v>
+      </c>
+      <c r="J306" s="8">
+        <v>251.87</v>
+      </c>
+      <c r="L306" s="4"/>
+      <c r="M306" s="2"/>
+      <c r="N306" s="2"/>
+      <c r="O306" s="2"/>
+      <c r="P306" s="2"/>
+      <c r="Q306" s="2"/>
+    </row>
+    <row r="307" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="14">
+        <v>2024</v>
+      </c>
+      <c r="B307" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C307" s="8">
+        <v>5.0460000000000003</v>
+      </c>
+      <c r="D307" s="8">
+        <v>4.6029999999999998</v>
+      </c>
+      <c r="E307" s="8">
+        <v>5.0049999999999999</v>
+      </c>
+      <c r="F307" s="8">
+        <v>5.8330000000000002</v>
+      </c>
+      <c r="G307" s="8">
+        <v>222.08</v>
+      </c>
+      <c r="H307" s="8">
+        <v>202.57</v>
+      </c>
+      <c r="I307" s="8">
+        <v>220.25</v>
+      </c>
+      <c r="J307" s="8">
+        <v>256.7</v>
+      </c>
+      <c r="L307" s="4"/>
+      <c r="M307" s="2"/>
+      <c r="N307" s="2"/>
+      <c r="O307" s="2"/>
+      <c r="P307" s="2"/>
+      <c r="Q307" s="2"/>
+    </row>
+    <row r="308" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B308" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C149" s="1">
-[...28 lines deleted...]
-      <c r="B150" s="1" t="s">
+      <c r="C308" s="16">
+        <v>5.1630000000000003</v>
+      </c>
+      <c r="D308" s="16">
+        <v>4.8529999999999998</v>
+      </c>
+      <c r="E308" s="16">
+        <v>5.13</v>
+      </c>
+      <c r="F308" s="16">
+        <v>5.9749999999999996</v>
+      </c>
+      <c r="G308" s="16">
+        <v>225.57</v>
+      </c>
+      <c r="H308" s="16">
+        <v>212.03</v>
+      </c>
+      <c r="I308" s="16">
+        <v>224.09</v>
+      </c>
+      <c r="J308" s="16">
+        <v>261.02</v>
+      </c>
+      <c r="L308" s="9"/>
+    </row>
+    <row r="309" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B309" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C150" s="1">
-[...28 lines deleted...]
-      <c r="B151" s="1" t="s">
+      <c r="C309" s="16">
+        <v>5.1310000000000002</v>
+      </c>
+      <c r="D309" s="16">
+        <v>4.883</v>
+      </c>
+      <c r="E309" s="16">
+        <v>5.0970000000000004</v>
+      </c>
+      <c r="F309" s="16">
+        <v>5.9669999999999996</v>
+      </c>
+      <c r="G309" s="16">
+        <v>221.22</v>
+      </c>
+      <c r="H309" s="16">
+        <v>210.53</v>
+      </c>
+      <c r="I309" s="16">
+        <v>219.77</v>
+      </c>
+      <c r="J309" s="16">
+        <v>257.27</v>
+      </c>
+      <c r="L309" s="9"/>
+    </row>
+    <row r="310" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B310" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C151" s="1">
-[...28 lines deleted...]
-      <c r="B152" s="1" t="s">
+      <c r="C310" s="16">
+        <v>5.9340000000000002</v>
+      </c>
+      <c r="D310" s="16">
+        <v>5.6310000000000002</v>
+      </c>
+      <c r="E310" s="16">
+        <v>5.8879999999999999</v>
+      </c>
+      <c r="F310" s="16">
+        <v>6.2309999999999999</v>
+      </c>
+      <c r="G310" s="16">
+        <v>250.84</v>
+      </c>
+      <c r="H310" s="16">
+        <v>238.04</v>
+      </c>
+      <c r="I310" s="16">
+        <v>248.87</v>
+      </c>
+      <c r="J310" s="16">
+        <v>263.39999999999998</v>
+      </c>
+      <c r="L310" s="9"/>
+    </row>
+    <row r="311" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B311" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C152" s="1">
-[...28 lines deleted...]
-      <c r="B153" s="1" t="s">
+      <c r="C311" s="16">
+        <v>5.968</v>
+      </c>
+      <c r="D311" s="16">
+        <v>5.6769999999999996</v>
+      </c>
+      <c r="E311" s="16">
+        <v>5.9409999999999998</v>
+      </c>
+      <c r="F311" s="16">
+        <v>6.2859999999999996</v>
+      </c>
+      <c r="G311" s="16">
+        <v>252.45</v>
+      </c>
+      <c r="H311" s="16">
+        <v>240.15</v>
+      </c>
+      <c r="I311" s="16">
+        <v>251.31</v>
+      </c>
+      <c r="J311" s="16">
+        <v>265.94</v>
+      </c>
+      <c r="L311" s="9"/>
+    </row>
+    <row r="312" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B312" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C153" s="1">
-[...4708 lines deleted...]
-      <c r="J310" s="13"/>
+      <c r="C312" s="16">
+        <v>6.1210000000000004</v>
+      </c>
+      <c r="D312" s="16">
+        <v>5.82</v>
+      </c>
+      <c r="E312" s="16">
+        <v>6.0919999999999996</v>
+      </c>
+      <c r="F312" s="16">
+        <v>6.375</v>
+      </c>
+      <c r="G312" s="16">
+        <v>255.12</v>
+      </c>
+      <c r="H312" s="16">
+        <v>242.58</v>
+      </c>
+      <c r="I312" s="16">
+        <v>253.91</v>
+      </c>
+      <c r="J312" s="16">
+        <v>265.73</v>
+      </c>
+      <c r="L312" s="9"/>
+    </row>
+    <row r="313" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B313" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C313" s="16">
+        <v>6.3310000000000004</v>
+      </c>
+      <c r="D313" s="16">
+        <v>5.9880000000000004</v>
+      </c>
+      <c r="E313" s="16">
+        <v>6.3079999999999998</v>
+      </c>
+      <c r="F313" s="16">
+        <v>6.6059999999999999</v>
+      </c>
+      <c r="G313" s="16">
+        <v>258.64999999999998</v>
+      </c>
+      <c r="H313" s="16">
+        <v>244.63</v>
+      </c>
+      <c r="I313" s="16">
+        <v>257.70999999999998</v>
+      </c>
+      <c r="J313" s="16">
+        <v>269.88</v>
+      </c>
+      <c r="L313" s="9"/>
+    </row>
+    <row r="314" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B314" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C314" s="16">
+        <v>6.4450000000000003</v>
+      </c>
+      <c r="D314" s="16">
+        <v>6.1070000000000002</v>
+      </c>
+      <c r="E314" s="16">
+        <v>6.42</v>
+      </c>
+      <c r="F314" s="16">
+        <v>6.8150000000000004</v>
+      </c>
+      <c r="G314" s="16">
+        <v>259.37</v>
+      </c>
+      <c r="H314" s="16">
+        <v>245.77</v>
+      </c>
+      <c r="I314" s="16">
+        <v>258.38</v>
+      </c>
+      <c r="J314" s="16">
+        <v>274.27999999999997</v>
+      </c>
+      <c r="L314" s="9"/>
+    </row>
+    <row r="315" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B315" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C315" s="16">
+        <v>6.5389999999999997</v>
+      </c>
+      <c r="D315" s="16">
+        <v>6.024</v>
+      </c>
+      <c r="E315" s="16">
+        <v>6.5019999999999998</v>
+      </c>
+      <c r="F315" s="16">
+        <v>7.1159999999999997</v>
+      </c>
+      <c r="G315" s="16">
+        <v>261.86</v>
+      </c>
+      <c r="H315" s="16">
+        <v>241.22</v>
+      </c>
+      <c r="I315" s="16">
+        <v>260.35000000000002</v>
+      </c>
+      <c r="J315" s="16">
+        <v>284.93</v>
+      </c>
+      <c r="L315" s="9"/>
+    </row>
+    <row r="316" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B316" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C316" s="16">
+        <v>6.6550000000000002</v>
+      </c>
+      <c r="D316" s="16">
+        <v>6.2309999999999999</v>
+      </c>
+      <c r="E316" s="16">
+        <v>6.6189999999999998</v>
+      </c>
+      <c r="F316" s="16">
+        <v>7.4130000000000003</v>
+      </c>
+      <c r="G316" s="16">
+        <v>265.99</v>
+      </c>
+      <c r="H316" s="16">
+        <v>249.05</v>
+      </c>
+      <c r="I316" s="16">
+        <v>264.58</v>
+      </c>
+      <c r="J316" s="16">
+        <v>296.31</v>
+      </c>
+      <c r="L316" s="9"/>
+    </row>
+    <row r="317" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B317" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C317" s="16">
+        <v>6.7309999999999999</v>
+      </c>
+      <c r="D317" s="16">
+        <v>6.4610000000000003</v>
+      </c>
+      <c r="E317" s="16">
+        <v>6.7160000000000002</v>
+      </c>
+      <c r="F317" s="16">
+        <v>7.84</v>
+      </c>
+      <c r="G317" s="16">
+        <v>268.70999999999998</v>
+      </c>
+      <c r="H317" s="16">
+        <v>257.95999999999998</v>
+      </c>
+      <c r="I317" s="16">
+        <v>268.14</v>
+      </c>
+      <c r="J317" s="16">
+        <v>313.01</v>
+      </c>
+      <c r="L317" s="9"/>
+    </row>
+    <row r="318" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B318" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C318" s="16">
+        <v>6.4020000000000001</v>
+      </c>
+      <c r="D318" s="16">
+        <v>6.0890000000000004</v>
+      </c>
+      <c r="E318" s="16">
+        <v>6.3780000000000001</v>
+      </c>
+      <c r="F318" s="16">
+        <v>8.0090000000000003</v>
+      </c>
+      <c r="G318" s="16">
+        <v>254.32</v>
+      </c>
+      <c r="H318" s="16">
+        <v>241.86</v>
+      </c>
+      <c r="I318" s="16">
+        <v>253.37</v>
+      </c>
+      <c r="J318" s="16">
+        <v>318.13</v>
+      </c>
+      <c r="L318" s="9"/>
+    </row>
+    <row r="319" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B319" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C319" s="16">
+        <v>6.4630000000000001</v>
+      </c>
+      <c r="D319" s="16">
+        <v>6.141</v>
+      </c>
+      <c r="E319" s="16">
+        <v>6.4349999999999996</v>
+      </c>
+      <c r="F319" s="16">
+        <v>7.8150000000000004</v>
+      </c>
+      <c r="G319" s="16">
+        <v>253.01</v>
+      </c>
+      <c r="H319" s="16">
+        <v>240.42</v>
+      </c>
+      <c r="I319" s="16">
+        <v>251.91</v>
+      </c>
+      <c r="J319" s="16">
+        <v>305.97000000000003</v>
+      </c>
+      <c r="L319" s="9"/>
+    </row>
+    <row r="320" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="9"/>
+      <c r="B320" s="9"/>
+      <c r="C320" s="9"/>
+      <c r="D320" s="9"/>
+      <c r="E320" s="9"/>
+      <c r="F320" s="9"/>
+      <c r="G320" s="9"/>
+      <c r="H320" s="9"/>
+      <c r="I320" s="9"/>
+      <c r="J320" s="9"/>
+      <c r="K320" s="9"/>
+      <c r="L320" s="9"/>
+    </row>
+    <row r="321" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="9"/>
+      <c r="B321" s="9"/>
+      <c r="C321" s="9"/>
+      <c r="D321" s="9"/>
+      <c r="E321" s="9"/>
+      <c r="F321" s="9"/>
+      <c r="G321" s="9"/>
+      <c r="H321" s="9"/>
+      <c r="I321" s="9"/>
+      <c r="J321" s="9"/>
+      <c r="K321" s="9"/>
+      <c r="L321" s="9"/>
+    </row>
+    <row r="322" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="9"/>
+      <c r="B322" s="9"/>
+      <c r="C322" s="9"/>
+      <c r="D322" s="9"/>
+      <c r="E322" s="9"/>
+      <c r="F322" s="9"/>
+      <c r="G322" s="9"/>
+      <c r="H322" s="9"/>
+      <c r="I322" s="9"/>
+      <c r="J322" s="9"/>
+      <c r="K322" s="9"/>
+      <c r="L322" s="9"/>
+    </row>
+    <row r="323" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="9"/>
+      <c r="B323" s="9"/>
+      <c r="C323" s="9"/>
+      <c r="D323" s="9"/>
+      <c r="E323" s="9"/>
+      <c r="F323" s="9"/>
+      <c r="G323" s="9"/>
+      <c r="H323" s="9"/>
+      <c r="I323" s="9"/>
+      <c r="J323" s="9"/>
+      <c r="K323" s="9"/>
+      <c r="L323" s="9"/>
+    </row>
+    <row r="324" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="9"/>
+      <c r="B324" s="9"/>
+      <c r="C324" s="9"/>
+      <c r="D324" s="9"/>
+      <c r="E324" s="9"/>
+      <c r="F324" s="9"/>
+      <c r="G324" s="9"/>
+      <c r="H324" s="9"/>
+      <c r="I324" s="9"/>
+      <c r="J324" s="9"/>
+      <c r="K324" s="9"/>
+      <c r="L324" s="9"/>
+    </row>
+    <row r="325" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="9"/>
+      <c r="B325" s="9"/>
+      <c r="C325" s="9"/>
+      <c r="D325" s="9"/>
+      <c r="E325" s="9"/>
+      <c r="F325" s="9"/>
+      <c r="G325" s="9"/>
+      <c r="H325" s="9"/>
+      <c r="I325" s="9"/>
+      <c r="J325" s="9"/>
+      <c r="K325" s="9"/>
+      <c r="L325" s="9"/>
+    </row>
+    <row r="326" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="9"/>
+      <c r="B326" s="9"/>
+      <c r="C326" s="9"/>
+      <c r="D326" s="9"/>
+      <c r="E326" s="9"/>
+      <c r="F326" s="9"/>
+      <c r="G326" s="9"/>
+      <c r="H326" s="9"/>
+      <c r="I326" s="9"/>
+      <c r="J326" s="9"/>
+      <c r="K326" s="9"/>
+      <c r="L326" s="9"/>
+    </row>
+    <row r="327" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="9"/>
+      <c r="B327" s="9"/>
+      <c r="C327" s="9"/>
+      <c r="D327" s="9"/>
+      <c r="E327" s="9"/>
+      <c r="F327" s="9"/>
+      <c r="G327" s="9"/>
+      <c r="H327" s="9"/>
+      <c r="I327" s="9"/>
+      <c r="J327" s="9"/>
+      <c r="K327" s="9"/>
+      <c r="L327" s="9"/>
+    </row>
+    <row r="328" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="9"/>
+      <c r="B328" s="9"/>
+      <c r="C328" s="9"/>
+      <c r="D328" s="9"/>
+      <c r="E328" s="9"/>
+      <c r="F328" s="9"/>
+      <c r="G328" s="9"/>
+      <c r="H328" s="9"/>
+      <c r="I328" s="9"/>
+      <c r="J328" s="9"/>
+      <c r="K328" s="9"/>
+      <c r="L328" s="9"/>
+    </row>
+    <row r="329" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="9"/>
+      <c r="B329" s="9"/>
+      <c r="C329" s="9"/>
+      <c r="D329" s="9"/>
+      <c r="E329" s="9"/>
+      <c r="F329" s="9"/>
+      <c r="G329" s="9"/>
+      <c r="H329" s="9"/>
+      <c r="I329" s="9"/>
+      <c r="J329" s="9"/>
+      <c r="K329" s="9"/>
+      <c r="L329" s="9"/>
+    </row>
+    <row r="330" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="9"/>
+      <c r="B330" s="9"/>
+      <c r="C330" s="9"/>
+      <c r="D330" s="9"/>
+      <c r="E330" s="9"/>
+      <c r="F330" s="9"/>
+      <c r="G330" s="9"/>
+      <c r="H330" s="9"/>
+      <c r="I330" s="9"/>
+      <c r="J330" s="9"/>
+      <c r="K330" s="9"/>
+      <c r="L330" s="9"/>
+    </row>
+    <row r="331" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="9"/>
+      <c r="B331" s="9"/>
+      <c r="C331" s="9"/>
+      <c r="D331" s="9"/>
+      <c r="E331" s="9"/>
+      <c r="F331" s="9"/>
+      <c r="G331" s="9"/>
+      <c r="H331" s="9"/>
+      <c r="I331" s="9"/>
+      <c r="J331" s="9"/>
+      <c r="K331" s="9"/>
+      <c r="L331" s="9"/>
+    </row>
+    <row r="332" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="9"/>
+      <c r="B332" s="9"/>
+      <c r="C332" s="9"/>
+      <c r="D332" s="9"/>
+      <c r="E332" s="9"/>
+      <c r="F332" s="9"/>
+      <c r="G332" s="9"/>
+      <c r="H332" s="9"/>
+      <c r="I332" s="9"/>
+      <c r="J332" s="9"/>
+      <c r="K332" s="9"/>
+      <c r="L332" s="9"/>
+    </row>
+    <row r="333" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="9"/>
+      <c r="B333" s="9"/>
+      <c r="C333" s="9"/>
+      <c r="D333" s="9"/>
+      <c r="E333" s="9"/>
+      <c r="F333" s="9"/>
+      <c r="G333" s="9"/>
+      <c r="H333" s="9"/>
+      <c r="I333" s="9"/>
+      <c r="J333" s="9"/>
+      <c r="K333" s="9"/>
+      <c r="L333" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1776 lines deleted...]
-  <drawing r:id="rId3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967292" verticalDpi="4294967292"/>
+  <drawing r:id="rId1"/>
+  <extLst>
+    <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
+      <mx:PLV Mode="0" OnePage="0" WScale="0"/>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>TABLA anual UYU y USD</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Evolución mensual</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Cristina Aczel</dc:creator>
+  <dc:creator>Ianara Benedetti</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>